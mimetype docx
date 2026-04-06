--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronopolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst, Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-11, 2026, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51703-7_88-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée, lieu de production de l'esthétique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Vassal, Aude Porcedda, Lucie Marinier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée et écologie. Missions, engagements &amp; pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2026, Musees-Mondes, 9782111578500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No(s) limit(es) - Étudier et enseigner face aux limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste Monsaingeon; Bruno Villalba; Franck-Dominique Vivien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No(s) limit(es). Étudier et enseigner face aux limites planétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2026, Manuels Reperes, 9782348093548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12 « Justice sociale, environnementale, climatique : repérages des conceptions de justice »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Granchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courant Dimitri; Rebert Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie délibérative et transition écologique: La convention citoyenne pour le climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.297-312, 2024, 183612001X, 9781836120018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie et conflits de légitimité. La session 6bis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courant Dimitri; Rebert Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie délibérative et transition écologique: La convention citoyenne pour le climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.93-114, 2024, 9781836120018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-Based Solutions for Climate Adaptation in School Environments: An Interdisciplinary Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Ruiz-Mallén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Satorras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Atun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.87-105, 2023, Urban Sustainability, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2695-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Holistic Environmental Aesthetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199389414.013.806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9. Esthétique et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexis Metzger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat: au prisme des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.183-197, 2022, Nature et société, 978-2-7592-3432-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment écologique à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Labasse, Marianne Carrega, Baptiste Lanaspeze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La beauté d'une ville: controverses esthétiques et transition écologique à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l'Arsenal, Wildproject éditions, 2021, 978-2-38114-021-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms and habitability for a relational assessment of territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick D Degeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc, Thèa Manola, Patrick Degeorges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forms of Experienced Environments: Questioning Relations Between Humans, Aesthetics, and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publisher, 2020, 978-1-5275-4528-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Nature: (The) Good and (The) Bad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bretelle-Establet; Marie Gaille; Mehrnaz Katouzian-Safadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.287-308, 2020, Boston studies in the philosophy and history of science, v. 333, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19082-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensées critiques urbaines : vers un paradigme relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adisson Félix, Barles Sabine, Blanc Nathalie, Coutard Olivier, Frouillou, Leïla, Rassat, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.27-50, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie ou l'utopie du non-dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bourgne; Christian Devret; Xavier Fourt; Marie Hélène Gay-Charpin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialiser l'utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, &amp;quot;Forms of Experienced Environments: Questioning Relations Between Humans, Aesthetics, and Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Thèa Manola; Patrick Degeorges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forms of Experienced Environments: Questioning Relations Between Humans, Aesthetics, and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-5275-4528-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03242870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives, capabilities and climate change : towards a sustainable culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inger Birkeland, Rob Burton, Constanza Parra, Katriina Siivonen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural sustainability and the nature-culture interface. Livelihoods, policies, and methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, chap. 13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01770990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aesthetics of nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Choné ; Isabelle Hajek ; Philippe Hamman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Nature. Challenging Disciplinary Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01540150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Choné; Isabelle Hajek ; Philippe Hamman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des Humanités environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2016, 978-2-7574-1150-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les friches urbaines, de la marge à la production d'espace : la trame verte urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grésillon Etienne ; Frédéric Alexandre ; Bertrand Sajaloli </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.188-197, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barles, Sabine et Blanc, Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines: sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica : Anthropos, 2016, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental aesthetics and participatory landscape projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl; Peter Howard; Daniel Terrasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Sustainable Development: The French Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, 2015, 978-1-4724-3861-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits urbains et adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Hajek; Philippe Hamman; Jean-Pierre Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la ville durable à la nature en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2015, 978-2-7574-1125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de renouvellement urbain du &amp;quot;fil en aiguille&amp;quot; au processus alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines de guerre urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Loco, pp.49-54, 2015, 978-2-919507-45-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and Biological Diversity: Interconnections in Ordinary Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Soini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiaan De Beukelaer; Miikka Pyykkönen; J. P. Singh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, Culture and Development: The UNESCO Convention on Cultural Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2015, 978-1-137-39763-8 978-1-349-67960-7. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137397638_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exception de la Caffarella à Rome : une nature historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies urbaines II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Alain Papaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2015, 978-2-13-058696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and implementations of urban greenway in France. Boxes of three studies (Paris, Marseille, Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.G. Fábos; M. Lindhult; R.L. Ryan; M. Jacknin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Fábos Conference on Landscape and Greenway Planning : Pathways to Sustainability, 12-13 April 2013, Amherst (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Massachusetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-374, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared animal/human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Mackenzie; S. Posthumus </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Through the cultural prism: thinking about animals from a french and francophone perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Michigan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles échelles jardiner la ville ? At what scale garden city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-J. Terrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins en ville. Villes en Jardins. Gardens in the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Parenthèses, pp.246-260, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire entre aménagement et écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Arrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Moniteur, pp.25-35, 2013, Hors collection, 978-2281129212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet trame verte et les questions humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Moniteur, pp.201-211, 2013, Hors collection, 978-2281129212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, création et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Laurence Eymard; Françoise Gaill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.350-351, 2013, A découvert, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité utopique entre aménagement de la ville et conception écologique des trames vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Philippe Clergeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines : De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Moniteur, pp.22-30, 2013, 978-2-281-12921-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Laurence Eymard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.130-131, 2013, A découvert, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles modalités de gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Moniteur, pp.243-253, 2013, Hors collection, 978-2281129212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergoënd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Provendier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau ; Nathalie Blanc </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Moniteur pp.267-333, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisement des regards scientifiques : quel paysage pour la ville de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Moniteur, pp.221-227, 2013, Hors collection, 978-2281129212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique environnementale et projet paysager participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl; Daniel Terrasson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, pp.1-15, 2013, Update Sciences &amp; technologies, 978-2-7592-1890-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00851106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi des trames vertes dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-24, 2013, 2-281-12921-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetics and ethics of natural and built environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emily Brady; Pauline Phemister. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Values: human-environment relations in theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.149-161, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les trames vertes et bleues en aménagement ? Un entretien avec Johanna Sery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Nussaume; A.-M. Perysinaki ; J. Sery </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison individuelle. Vers ou envers des paysages soutenables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Villette, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement urbain durable au prisme des politiques urbaines de prévention de la pollution atmosphérique : quelle place pour le citoyen aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Waldogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Béal; Mario Gauthier; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville ? - Le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.299-315, 2011, Dynamiques métropolitaines, 978-2862725925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique dans les cultures de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Paquot; C. Younès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie de l'environnement et milieux urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.184, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et émergence de nouvelles formes d'expertise, de délibération et de décision localisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y-C. Zarka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde émergent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2010, Émergences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATLANDE, pp.127-133, 2010, Clefs Concours-Histoire Moderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'habitabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Coutard; J.-P. Levy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.169-183, 2010, Villes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements naturels et construits : une liaison durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hicham-Stéphane Afeissa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosophies : la philosophie à l'épreuve de l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions MF, pp.229-245, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements durables de l’Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc et Sylvie Bonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands barrages et habitants. Les risques sociaux du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.169-189, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour le paysage végétal dans les politiques urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Berlan-Darqué; Yves Luginbühl; Daniel Terrasson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages : de la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does plant landscape play in urban policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Berlan-Darqué; Yves Luginbühl; Daniel Terrasson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From landscape knowledge to landscape management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quæ, pp.83-99, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie et le public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lolive et Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique et espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, pp.9-17, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les subjectivités cosmopolitiques et la question esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lolive, Olivier Soubeyran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence des cosmopolitiques et mutation de la pensée aménagiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.352-383, 2007, 9782707152008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la ville comme (mi)lieu de vie. L'apport d'un dispositif interdisciplinaire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Grésillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu N., Guermond Y. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, du politique au scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, pp.286, 2005, Collection Indisciplines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening schools for climate-resilient, inclusive and liveable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Ruiz-Mallén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Bentouhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-025-02519-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05440658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but connected: assessing the contribution of civic-led hedgerow planting on landscape connectivity in periurban Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (4), pp.143. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-025-01753-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schoolyard greening to improve functional connectivity in the city and support biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Louis-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.128937. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05134731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationships between landscape connectivity and urban biodiversity: Insights from citizen science on pollinators and birds in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Louis-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 309, pp.111271. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05103645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schoolyards greening for connecting people and nature: an example of nature-based solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gippet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Urban Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42949-025-00252-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05440652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chemins pour une adaptation transformationnelle des territoires du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.450-463. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la transition socio-écologique dans les territoires urbains : les trajectoires différenciées de deux communes du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Avril (2), pp.279-300. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.242.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en charge les inégalités environnementales. Le rôle contrasté des mobilisations collectives dans quatre communes du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), 23 p. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hq6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies et morts des insectes, gestions contemporaines de l'entomofaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.89-108. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/georegards.2023.016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du territoire dans la transformation socio-écologique : l’étude de cas du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeckelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (207), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative / Positive : women in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologisation de la gouvernance de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 104 (4), pp.69-72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.104.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilités et adaptation en Ile-de-France : De la difficulté à intégrer les capabilités dans les plans locaux d’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pommerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tonnelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impossible sauvage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Réenchanter le sauvage urbain (II), 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in the Midst of Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosemiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12304-020-09389-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager pour l’environnement dans le Grand Paris : territoires, politiques et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminia Paddeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espace, Société, Territoire/2020 (939), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de l’invisible: Les femmes dans la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Live the Climate Machine!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecocene: Cappadocia Journal of Environmental Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.124-137. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46863/ecocene.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ordinary environmentalism to the public environment: theoretical reflections based on French and European empirical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-11166-240333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche-création : explorer la portée transformatrice des récits dans les relations au milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnementalisme ordinaire. Transformer l’espace public métropolitain à bas bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminia Paddeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Travaux, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental forms, from a theoretical perspective to concrete case studies in urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUUKKU Studies in Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aesthetic Intra-Actions, 9, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22501/ruu.371052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’esthétique environnementale à la recherche création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.022.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes environnementales en aménagement urbain : d’une perspective théorique aux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Places of Enchantement / Lieux d’enchantement, 2 (1), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle un art de l’espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Penser l’espace : rencontre épistémologique entre géographies et philosophies actuelles, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisations du temps à l’ère de l’instabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (4), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.069.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01754856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de côté dans l’écocritique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (1), pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01540146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le débat #EuropaCity n’a pas pris sur Twitter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminia Paddeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.1070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (4), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.069.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01754848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of urban nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.3212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strange agencies and the seaside: (on Stacy Alaimo, Exposed: environmental politics and pleasures in posthuman times)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Minnesota Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.139-145. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00265667-3787522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nue comme une vere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (65), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.065.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser l’espace » : rencontre épistémologique entre géographies et philosophies actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une urgence pour une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une urgence pour une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie peut elle être un art plastique comme un autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la maladie emporte le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.78-86 </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.060.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigured Temporalities Nature's Intent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/nc.2014.090101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01008798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et environnement : prolonger la question de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Eudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastik. Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01008792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le face-à-face citadins/nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.129-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetic Engagement in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and Implementations of Urban Green Infrastructures in France.Three Cases of Studies (Paris, Marseille, Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00991960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes : un rapport de production et d’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration novatrice de la recherche interdisciplinaire sur les changements climatiques, une expérience francilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vanderlinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pacteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série 12, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.11882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trames vertes pour les citadins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation de la gestion des espaces naturels urbains aux changements de la variabilité climatique régionale : exemple de Paris et Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.11861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Environmental Aesthetics to Narratives of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Politics of Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politické Vedy (Political Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame verte urbaine, un rapport Nature-Urbain entre géographie et écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Arrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 574, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cyborgue, un avenir possible entre nature et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.82-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gosnay, l'expérience artistique au goût d'inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Etape encore mal digérée: Un chercheur rennais vient de créer un réseau international pour partager des connaissances sur la digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la nature s'invite en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1001, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une esthétique environnementale ? Regards sur un colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle gestion de l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T comme territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installer une trame verte dans la ville ? Le point de vue des chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36,, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installer une trame verte dans la ville ? Le point de vue des chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trames vertes : vers un nouveau dessin urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Énergie et territoires ou comment construire les territoires de demain face à la nouvelle donne climatique et énergétique, 86, pp.154-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique : une nouvelle formation du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, en ligne : http://cybergeo.revues.org/22806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une esthétique environnementale : le tournant pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.258-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et esthétique de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Sémiotiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cockroaches, or Worlds as Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriation du sol et société civile dans deux villes russes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysages urbains dans les politiques nationales d'urbanismes et d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-01, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écologique dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (4), pp.601-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le dedans et le dehors : la maison ou l'Éden rêvé et recréé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Morel-Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des milieux de vie à l'écosystème urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.99-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'animal dans les politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bienfaisante nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, une figure pour éclairer la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prétentaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.233-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et perception de l'exposition à la pollution atmosphérique : une interrogation sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (4), pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal : une figure contemporaine de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie urbaine et le rapport ville/nature : 1925-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.289-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue interdisciplinaire mis à l'épreuve : réflexions à partir d'une recherche sur les blattes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (1), pp.18-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation à l'animal en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (28), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature dans la ville : la place de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le courrier de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (100)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une université changée par le climat ? Vers de nouvelles pratiques et épistémologies [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Figuereido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Freitas Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Institut des Amériques. Etat de la recherche américaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Oct 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice environnementale urbaine au prisme des limites planétaires. Comment concilier justice sociale et transition écologique dans les villes ? Le cas de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Quantifier l’écologie. Les enjeux épistémologiques de l’évaluation de la transition écologique territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIST, chaire EQAM, Oct 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction citoyenne, un changement de posture [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Collectif pour une Transition Citoyenne : comment co-construire une transition juste avec les citoyen.nes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif pour la transition citoyenne (CTC), le Labo de l'ESS, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resituer les classes aisées du point de vue de l’action publique environnementale : le cas de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cukierman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Transitions territoriales. Recherche et action publique dans un contexte d'incertitudes et de tensions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde d’ouverture du parcours &amp;quot;Hand to hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Furie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie urbaine réinventée. [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viv(r)e l'écologie ! 7 rendez-vous pour imaginer un futur désirable. Hommage à Jean-Marie Pelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Graines, Semences et Création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC, Centre des Politiques de la Terre, LAA, Collège International de Philosophie, UMR 8103 ISJPS, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Habitability and Planetary Boundaries Overshoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Scholars versus the Socio-Ecological Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, LADYSS, Centre des Politiques de la Terre, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, écologie et transformations : repenser notre lien au vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Uncharted</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISELP, Sep 2025, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Paroles de Sciences&amp;quot;. Quelles recherches pour affronter les crises et penser l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud H Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haigneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème anniversaire du CEREGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREGE, Aug 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOLSCHOOLS research insights on the multiple co-benefits of nature-based climate school shelters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reckien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FINAL COOLSCHOOLS CONFERENCE “Realizing potentials of nature-based climate shelters in school environments for urban transformation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brussels Environment, VUB, UOC, EUN and the support of the rest of the Coolschools consortium, Jan 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage territorial, un levier politique des initiatives écologiques citoyennes : le cas du Grand Paris (France) et d’Arnhem (Pays-Bas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Transitions territoriales. Recherche et action publique dans un contexte d'incertitudes et de tensions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisme face aux conservatismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier d’écologie politique francilien (écopolien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Paris Saclay et de la Maison de l’Ile-de-France (Cité Internationale Universitaire de Paris), Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Enquêter le vivant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AAU Nantes, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des arts à l’habitabilité de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INTENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Rennes, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;L’aménagement des territoires à l’aune des changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ménagement du territoire : que faire de nos villes ? Comment la puissance publique (État, collectivités, autres acteurs publics) peut-elle organiser des territoires vivables et durables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Nos Services Publics, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial habitability in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Urban Heat Island and critical environmental thresholds: comparing the Singapore and the Ile-de-France Region"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NERI (NUS) and LIEPP’s environmental policies research group (Sciences Po, Université Paris Cité), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table &amp;quot;Can Green Capitalism respond to the Environmental Emergency ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Corporate Capture and the Environmental Emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Economics, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTE 2 Conférence Espace Public de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEMAIN L’ESPACE PUBLIC, des conférences pour des villes « plus vivables, vivantes et vibrantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’Architecture Occitanie Méditerranée, la ZAT -Zone artistique temporaire et TRANS/ZAT, Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui compte mais ne se compte pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention de l'Université en Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de la biodiversité dans la cour Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les cours végétalisées entre enjeux de biodiversité et d'éducation : regards de chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Université Paris-Cité, Université Cergy-Pontoise, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des chronopolitiques situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temporalités de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISP – Centre Europè – Université catholique de Louvain, Apr 2024, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en tant que support de services écologiques. Désartificialisation et renaturation en ville (Projet OASIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité, une composante de l’aménagement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEES Paris, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre et les limites de l’habitabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM « La santé en Anthropocène »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde L’alliance des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Le réenchantement des villes : Urbanisme en Francophonie, horizon 2050 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMF, Ville de Paris, APERAU, Urbanisme en Francophonie, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes actrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agentivité des plantes, histoires et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIED, LADYSS, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 million years: art, ecology and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUHKA, University of Antwerp, Nov 2024, Antwerp, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities, Justice Issues and Planetary Boundaries in the Greater Paris Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What planet boundaries mean for cities and infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca’ Foscari University, Oct 2024, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour d’école en (re)naturation (re)considérée par les prismes de l’interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6éme édition du Colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorial study of adaptation to climate change: Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Global Public Policy Network (GPPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po Paris, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et mobilisations socio-écologiques dans le Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emancipations et marchandisations : des pratiques, usages et échelles à réinventer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESSMA, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, &amp;quot;Savoir habiter la Terre et ses limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la durabilité, "Savoir habiter la Terre et ses limites "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Future Earth, le CNRS, l’IRD et l’Université de Lille, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion. Planetary limits/boundaries: a legal notion/concept in the making?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-CAT Program Metamorphoses of Law(s)? A critical exploration of planetary boundaries and their meaning for the law relating to the environment ? Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities habitability: a promise of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE U : ERIA Training Programme for Practioners on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circle U, University European Alliance, Feb 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertiges esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le temps et le moment. Poétiques temporelles de la météo en littérature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUF /Amiens, Mar 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de gouvernance et production de la biodiversité à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coolschools european Project Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)connecting children to nature by greening schoolyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child in the City Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From greening schoolyard to urban biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Louis-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coolschools european project conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civic act 2 : local public action and collective mobilization in the Great Paris : the place of socio-environmental inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris (Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the place of animals in urban greening operations – CoolSchools : A research project on OASIS schoolyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la biodiversité dans la végétalisation des cours d’école ? Présentation du projet COOLSCHOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT « Biodiversité, savoirs, pratiques et engagements » LabEx DynamiTe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and implementations of urban green infrastructures in France: three cases of studies (Paris, Marseille, Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fábos Conference on Landscape and Greenway Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Amherst, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence aux "21es Journées scientifiques de l'environnement", Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la nature dans les systèmes spatiaux du territoire métropolitain français : la démarche &amp;quot; Territoires 2040 &amp;quot; de la DATAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de prospective "Biodiversité et Territoires Durables 2030", Paris, MEEDDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aléatoires de la prise en compte de la biodiversité dans l'aménagement des territoires : Quelle gestion en bien commun de la biodiversité dans les territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire "Controverses environnementales : Biodiversité et Politique", séminaire d'automne du programme "Territoires, environnement et citoyenneté", Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du désaccord : entre pratiques et représentations de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire transversal de doctorat (ED 180) "Controverses environnementales", Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine : un défi esthétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la journée "Art et écosophie", Paris, Institut national d'histoire de l'art (INHA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer climat, végétation et ville. État des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence aux "Journées d'étude sur les sciences sociales et le climat", Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d'histoire pour une écologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire "Biodiversité et agriculture périurbaine", Terres en ville, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes spontanées de la mise en commun : mobilisations, revendications, action directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Mobilisation citoyenne : La nature en ville comme activateur de lien social", colloque" Culture et Nature", Hôtel de Ville de Paris, CAUE de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes spontanées de la mise en commun : mobilisations, revendications, action directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde 4 "Formes de régularisation : privatisation, coordination ou mutualisation. La tragédie des biens communs", Séminaire de printemps du programme "Territoires, environnement et citoyenneté", Le Touquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine : repenser la nature en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la résidence "Locavores" d'Emilie Notéris : En résonance avec le cycle "Ça chauffe" de Khiasma, Pantin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de l'air et du climat : quelles disputes pour ces formes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au colloque international "Climatologie de l'art. Dialogue entre les arts visuels, la philosophie, la littérature, l'histoire de l'art, l'architecture et le climat", HEC Montréal, Département d'histoire de l'art et d'études cinématographiques, Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated understanding of landscape, between ecology and aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au "Sino-Europe Workshop of Urban Landscape Research, Landscape and Environment Planning Workshop", Xiamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité : quel changement de regard et de pratique pour l'aménagement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la formation Ekopolis proposée par l'Union régionale des CAUE d'Ile-de-France "Territoire &amp; Biodiversité : Comment l'enjeu de la biodiversité peut amener à un changement de regard et de pratique pour l'aménagement du territoire ?" Paris-La Villette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable entre rêve et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde aux "Journées de l'économie", Lyon, ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trames vertes : vers un nouveau champ d'expertise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire international "Recherche scientifique, formation supérieure et politiques publiques pour un développement durable des grandes villes", organisé par le réseau "Développement durable des villes : le rapport entre l'urbain et la nature", Kazan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la biodiversité dans les quartiers et écoquartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Écoquartiers", organisées par la ville de Strasbourg, Centre administratif de la Communauté urbaine de Strasbourg, INSA (Institut national des sciences appliquées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilisations esthétiques face à l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire de l'École nationale supérieure d'art de Limoges-Aubusson "Terre et patrimoine, une éthique et une esthétique environnementale pour demain", Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois systèmes au rendez-vous de la ressource naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion avec Martin Vanier, Séminaire Prospective Info Territoires 2040 "Des systèmes spatiaux à l'heure du changement", ASIEM, Paris, DATAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande et le besoin de nature : effet de mode et défi pour l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au colloque "Nature et ville : quelle nouvelle donne à l'heure du Grenelle II ?" CNFPT, Maison Diocésaine, Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages du récit : vers une politique des formes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ambiances urbaines en partage", organisé par le réseau international des ambiances (UMR MCC / CNRS 1563)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux défis environnementaux, &amp;quot;l'attractivité naturelle&amp;quot; de la métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Île-de-France 2030, la métropole relève les défis", Paris, Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plurifonctionnalité des trames vertes : de la biodiversité à l'espace jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'été Génie urbain et ville durable, École des ingénieurs de la ville de Paris (EIVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plurifonctionnalité des trames vertes : de la biodiversité à l'espace jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les politiques publiques d'accès des urbains aux sols et à la nature : vers la définition d'indicateurs quantitatifs et qualitatifs", Paris, MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des habitants dans la conception d'un urbanisme durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du patrimoine, site de l'écoquartier de la Cartonnerie, Ville de Pont-Audemer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Colóquio Ambiências Compartilhadas, Ambiances en Partage, Culture, langage et corps", Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition esthétique de la nature en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale de lancement du programme "Restaurer et valoriser la nature en ville", MEEDD, Maison de la cité universitaire internationale, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et nature dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Espaces publics, enjeux environnementaux", Conseil d'architecture, d'urbanisme et de l'environnement (CAUE) de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et nature dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Autour du paysage : images et imaginaire", Journées de la recherche de l'UFR GHSS, Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du paysage sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La rue est à nous ! Le militantisme culturel à l'heure européenne", Maison Folie Wazemmes, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new urban design: greenways?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CNRS-CAS (et CASS) dans le cadre d'une mission française du PIRVE, Hong-Kong-Xiamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme écologique : l'apport des trames vertes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e Congrès "Trame verte, biodiversité et changements climatiques", organisé par France Nature Environnement, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport final &amp;quot;Art écologique et paysage durable : réalisation d'un colloque international et du séminaire préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à mi-parcours du programme "Paysage et Développement Durable" (MEDDAD), Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental art and sustainable landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Conférence de PECSRL "Paysages, identités et développement", Special Session: Landscape and Public Policy (Chairperson: Peter Howard), ERCUD - Territory, Culture and Development Research Centre, Universidade Lusófona de Humanidades e Tecnologias, Lisbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations environnementales et l'engagement esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Inter centre (SPIRIT/CEAN) "Protestations locales et délibération politique : causes et conséquences de pratiques participatives", Sciences Po, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les mobilisations associatives et démarches de coconstruction de l'environnement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les trois jours de l'entrepreneuriat social", Atelier 3 "L'urbanisme durable en Europe : enjeux, pratiques, démarches de co-construction avec les acteurs du territoire", Arais, Centre des expositions Nantes métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et esthétique de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Nouvelles approches de la sociologie urbaine", École polytechnique fédérale de Lausanne (EPFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indice ATMO de qualité de l'air : usage de l'instrument par les citadins et contradictions avec leurs représentations de la pollution de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La problématique du développement durable 20 ans après : nouvelles lectures théoriques, innovations méthodologiques et domaines d'extension", Clersé (Centre lillois d'études et de recherches sociologiques et économiques), Lille, Villeneuve d'Ascq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public à l'épreuve de l'environnement : engagement esthétique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque "Pragmatiques de l'action et de l'expérience", Université de Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville &amp;quot;bien commun&amp;quot; entre nature et technique (Between nature and technics: a new way to conceive of the town)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque "Ecosophies : la philosophie à l'épreuve de l'écologie", Paris, Cité des sciences et de l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville et environnement : les enjeux d'une création ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Pôle "Architecture, environnement et développement durable", La Villette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement urbain durable au prisme des politiques urbaines de prévention de la pollution atmosphérique : quelle place pour les citoyens aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire "Le développement urbain durable saisi par les sciences sociales / Sustainable urban development seen by the social sciences", organisé par TemiS, Université Jean Monnet, Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir de changement et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres "Philosophie et Décisions sur le Changement Climatique et l'Environnement", CEPERC-CNRS (Université de Provence) et département Environnement et développement durable du CNRS, La Baume, Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et esthétique de l'environnement : des questions cruciales pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat/conférence "Terre en tête", ASTS, Bobigny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and aesthetics of urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Workshop Embodied Values, University of Edinburgh, School of philosophy, psychology and language sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage au cœur du projet environnemental et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le paysage dans l'estuaire de la Seine : partage des visions et des projets", GIP Seine-Aval, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabiter avec la nature : la question du vivant en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ateliers citoyens pour l'élaboration du Schéma régional d'aménagement développement durable du territoire (SRADDT)", Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage animal, la ville comme un texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Festival Label Bêtes, Les mondes sauvages", 3e édition, Musée des confluences, Cité internationale, Lyon Gerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la nature et place de l'environnement en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque "Environnement et milieux urbains", Atelier 2 "L'ambition esthétique", IUP-Paris 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium franco-chinois sur "l'Environnement et le développement durable", Shanghai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement rural et urbain : une liaison durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire international "Ville et environnement - culture, métropolisation et pôles de compétitivité", Fondation Maison des sciences de l'homme, programme scientifique Japon et Université Paris 10, Mosaiques/Louest/CNRS, Paris, MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Vers un immeuble durable et aimé ?" École nationale supérieure d'architecture de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et animation de l'Atelier 2 &amp;quot; L'environnement urbain comme milieu de vie : ressource, patrimoine, paysage...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de préfiguration du Programme interdisciplinaire de recherche Ville et environnement, École nationale des Ponts et Chaussées, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie initiatrice de nouvelles pratiques démocratiques et durabilité urbaine en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Frontières, Territoires et espace européen. Transfert de modèles ?" Conférence pour le master Sciences sociales, économie et expertise sociale de Paris 10 Nanterre, Option : Politique, Territoire et Entreprise (PTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et les villes, enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e séminaire d'histoire de l'environnement urbain "Les animaux et les villes", Laboratoire Théorie des mutations urbaines (IFU et UMR 7136 AUS) &amp; le Centre d'histoire des techniques et de l'environnement (CNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sensible en ville, enjeux esthétiques d'un développement urbain durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le sensible en action, Institut d'urbanisme de Paris - Université Paris XII, Centre de recherche Espace, transport, environnement et institutions locales (Créteil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique : les enjeux de l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Environnement urbain, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux en ville, un enjeu contemporain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "L'animal sauvage entre nuisance et patrimoine : approches socio-historiques des relations homme-nature (XVIe-XXe s.)", ENS Lettres et Sciences humaines, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des usages du végétal en ville : art des jardins, du local au planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée organisée par la ville de Lyon et l'association Feuilles mortes/art vivant, "Le jardin : un espace de collaboration entre artistes et jardiniers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait associatif, territoires et transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Covelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français du monde associatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, farming and food for the future: transforming agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L. Benish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge/Taylor &amp; Francis, pp.259, 2022, Routledge Explorations in Environmental Studies, 978-0-367-43369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer la Terre par le bas. Manifeste pour un environnementalisme ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'Eau, 250 p., 2022, 9782356878731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of Experienced Environments: Questioning Relations Between Humans, Aesthetics, and Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick D Degeorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225, 2020, 978-1-5275-4528-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Adisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Frouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 448 p., 2020, 9782271132604. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.36903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies urbaines : sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. Economica : Anthropos, 2016, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l'environnement. Manifeste pour une esthétique politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métis Presses, 2016, 978-2-940406-31-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form, Art and the Environment: Engaging in Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L. Benish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2016, 978-1-315-66037-0 978-1-317-33689-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Parler nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Multitudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 60 (3), pp.220, 2015, Multitudes, 0292-0107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Moniteur, pp.339, 2013, 978-2281129212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie et empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDDRI, 21, 131 p., 2012, Les Cahiers du CLIP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01822547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles esthétiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.214, 2012, Nathalie Blanc, 9782200248499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologies politiques aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de Sciences Po pp.41, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoplastie : art et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramos Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuella, pp.288, 2010, 9782917217061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville et Environnement : impacts et défis autour de la spécialisation et requalification des espaces urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VertigO, 2009, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.8637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature & écologie : Vers une écopoétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pughe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Syllepses, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une esthétique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.228, 2008, Indisciplines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands barrages et habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.334, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, pp.192, 2007, 978-2-84398-280-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimons la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Aube, pp.222, 2004, 2-7526-0027-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob, pp.232, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Heat and critical environmental thresholds: new bridges between science and policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lup Wai Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Swarup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gelabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIEPP Policy Brief n°74</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and the Aesthetic Production of Ecological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Ecologies, Transitions, constructing a common vocabulary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations collectives, politiques publiques et inégalités socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'intégration du LIEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Earth challenged by Habitability. University and the stakes of the knowledge of the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une terre au défi de l'habitabilité. Université et enjeux des savoirs de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique : une nouvelle formation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335250v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale dans l’écosystème d’un Laboratoire d’Excellence en Sciences Humaines et Sociales – L’exemple du LabEx ASLAN, Livre blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Niccolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon; LabEx ASLAN; Laboratoire CNRS ICAR UMR 5191; Laboratoire CNRS DDL UMR 5596. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche évaluative de la dimension culturelle des rapports à la nature. Note de cadrage conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final MEEM. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01539454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs privés et nature en ville, Apports des espaces privés aux Trames Vertes et Bleues. Le cas d’un bailleur social, Immobilière 3F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ladyss UMR CNRS 7533. 2014, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des trames vertes et bleues urbaines. Analyse des modalités initiées lors de la mise en place d'une politique par des collectivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kenderesy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Provendier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Écologie, du Développement durable et de l'Énergie. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyles and carbon footprints- A scenario analysis of lifestyles in France in 2050 and carbon footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 21, IDDRI. 2013, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Trames vertes et bleues, prospective pour l’ONEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INEE-CNRS. 2013, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des modes de vie urbains et facteur 4 (PROMOV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LADYSS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie et empreinte carbone. Prospective des modes de vie en France à l'horizon 2050 et empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cahiers du CLIP n° 21, Ministère de l’Écologie et du Développement durable; IDDRI. 2012, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Investissement habitant des lieux et milieux de vie : une condition du renouvellement urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Heland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ballan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LADYSS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art écologique et paysage durable : réalisation d'un colloque international et du séminaire préparatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LADYSS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire des signes : la leçon de Marne-La-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desèvedavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-BOU, Ecole d'architecture, de la ville et des territoires Paris-Est; Observatoire de la condition suburbaine (OCS); Ministère de la Culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition quotidienne de populations sensibles à la pollution atmosphérique : définition d'indicateurs de qualité de l'air intérieur/extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Blay F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LADYSS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffel David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69 (4), https://www.cairn.info/revue-multitudes-2017-4-p-43.htm, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01754845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’espace : rencontre épistémologique entre philosophies et géographies actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100, 2016, Géographie et Cultures, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), 2012, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00449035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId489"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Blanc </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4 / Changement climatique : histoires d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baptiste Monsaingeon; Bruno Villalba; Franck-Dominique Vivien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No(s) limit(es). Étudier et enseigner face aux limites planétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, 2026, Manuels Reperes, 9782348093548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le musée, lieu de production de l'esthétique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Vassal, Aude Porcedda, Lucie Marinier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Musée et écologie. Missions, engagements &amp; pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, 2026, Musees-Mondes, 9782111578500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronopolitics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathanaël Wallenhorst, Christoph Wulf. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-11, 2026, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-51703-7_88-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie et conflits de légitimité. La session 6bis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Reber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courant Dimitri; Rebert Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie délibérative et transition écologique: La convention citoyenne pour le climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.93-114, 2024, 9781836120018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 12 « Justice sociale, environnementale, climatique : repérages des conceptions de justice »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Granchamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courant Dimitri; Rebert Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie délibérative et transition écologique: La convention citoyenne pour le climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.297-312, 2024, 183612001X, 9781836120018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature-Based Solutions for Climate Adaptation in School Environments: An Interdisciplinary Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Ruiz-Mallén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Satorras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funda Atun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Urban Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Singapore, pp.87-105, 2023, Urban Sustainability, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-99-2695-4_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Holistic Environmental Aesthetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Research Encyclopedia of Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/acrefore/9780199389414.013.806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">9. Esthétique et changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexis Metzger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat: au prisme des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.183-197, 2022, Nature et société, 978-2-7592-3432-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sentiment écologique à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Labasse, Marianne Carrega, Baptiste Lanaspeze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La beauté d'une ville: controverses esthétiques et transition écologique à Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pavillon de l'Arsenal, Wildproject éditions, 2021, 978-2-38114-021-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Nature: (The) Good and (The) Bad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florence Bretelle-Establet; Marie Gaille; Mehrnaz Katouzian-Safadi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense of Health, Disease, and the Environment in Cross-Cultural History: The Arabic-Islamic World, China, Europe, and North America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.287-308, 2020, Boston studies in the philosophy and history of science, v. 333, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19082-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pensées critiques urbaines : vers un paradigme relationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adisson Félix, Barles Sabine, Blanc Nathalie, Coutard Olivier, Frouillou, Leïla, Rassat, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.27-50, 2020, 978-2-271-13260-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maladie ou l'utopie du non-dit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bourgne; Christian Devret; Xavier Fourt; Marie Hélène Gay-Charpin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matérialiser l'utopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02498800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, &amp;quot;Forms of Experienced Environments: Questioning Relations Between Humans, Aesthetics, and Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Thèa Manola; Patrick Degeorges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forms of Experienced Environments: Questioning Relations Between Humans, Aesthetics, and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-5275-4528-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03242870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms and habitability for a relational assessment of territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick D Degeorges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc, Thèa Manola, Patrick Degeorges. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forms of Experienced Environments: Questioning Relations Between Humans, Aesthetics, and Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publisher, 2020, 978-1-5275-4528-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives, capabilities and climate change : towards a sustainable culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inger Birkeland, Rob Burton, Constanza Parra, Katriina Siivonen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultural sustainability and the nature-culture interface. Livelihoods, policies, and methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, chap. 13, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01770990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aesthetics of nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Choné ; Isabelle Hajek ; Philippe Hamman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Nature. Challenging Disciplinary Boundaries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01540150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélie Choné; Isabelle Hajek ; Philippe Hamman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des Humanités environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2016, 978-2-7574-1150-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01259992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les friches urbaines, de la marge à la production d'espace : la trame verte urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grésillon Etienne ; Frédéric Alexandre ; Bertrand Sajaloli </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.188-197, 2016, 978-2-200-61591-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barles, Sabine et Blanc, Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines: sur le terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica : Anthropos, 2016, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes de renouvellement urbain du &amp;quot;fil en aiguille&amp;quot; au processus alternatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manola Antonioli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machines de guerre urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Loco, pp.49-54, 2015, 978-2-919507-45-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récits urbains et adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Hajek; Philippe Hamman; Jean-Pierre Lévy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la ville durable à la nature en ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, 2015, 978-2-7574-1125-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01232549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural and Biological Diversity: Interconnections in Ordinary Places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katriina Soini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christiaan De Beukelaer; Miikka Pyykkönen; J. P. Singh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalization, Culture and Development: The UNESCO Convention on Cultural Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2015, 978-1-137-39763-8 978-1-349-67960-7. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137397638_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Alain Papaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 2015, 978-2-13-058696-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exception de la Caffarella à Rome : une nature historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Philifert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Festa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Carriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologies urbaines II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01640762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental aesthetics and participatory landscape projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl; Peter Howard; Daniel Terrasso. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape and Sustainable Development: The French Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate, 2015, 978-1-4724-3861-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01152152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and implementations of urban greenway in France. Boxes of three studies (Paris, Marseille, Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.G. Fábos; M. Lindhult; R.L. Ryan; M. Jacknin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th Fábos Conference on Landscape and Greenway Planning : Pathways to Sustainability, 12-13 April 2013, Amherst (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Massachusetts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.364-374, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objet trame verte et les questions humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Moniteur, pp.201-211, 2013, Hors collection, 978-2281129212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, création et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Laurence Eymard; Françoise Gaill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.350-351, 2013, A découvert, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transversalité utopique entre aménagement de la ville et conception écologique des trames vertes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc; Philippe Clergeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines : De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Moniteur, pp.22-30, 2013, 978-2-281-12921-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen; Françoise Gaill; Laurence Eymard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, pp.130-131, 2013, A découvert, 978-2-271-07896-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles modalités de gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Moniteur, pp.243-253, 2013, Hors collection, 978-2281129212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de mise en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bergoënd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Provendier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau ; Nathalie Blanc </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Moniteur pp.267-333, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croisement des regards scientifiques : quel paysage pour la ville de demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Moniteur, pp.221-227, 2013, Hors collection, 978-2281129212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique environnementale et projet paysager participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl; Daniel Terrasson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, pp.1-15, 2013, Update Sciences &amp; technologies, 978-2-7592-1890-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00851106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi des trames vertes dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du Moniteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-24, 2013, 2-281-12921-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared animal/human mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Mackenzie; S. Posthumus </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Through the cultural prism: thinking about animals from a french and francophone perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Michigan, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles échelles jardiner la ville ? At what scale garden city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-J. Terrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins en ville. Villes en Jardins. Gardens in the city</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Parenthèses, pp.246-260, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire entre aménagement et écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Arrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Clergeau; Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Moniteur, pp.25-35, 2013, Hors collection, 978-2281129212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetics and ethics of natural and built environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emily Brady; Pauline Phemister. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformative Values: human-environment relations in theory and practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.149-161, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les trames vertes et bleues en aménagement ? Un entretien avec Johanna Sery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y. Nussaume; A.-M. Perysinaki ; J. Sery </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Maison individuelle. Vers ou envers des paysages soutenables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions La Villette, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01593578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement urbain durable au prisme des politiques urbaines de prévention de la pollution atmosphérique : quelle place pour le citoyen aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Waldogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Béal; Mario Gauthier; Gilles Pinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable changera-t-il la ville ? - Le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Saint-Etienne, pp.299-315, 2011, Dynamiques métropolitaines, 978-2862725925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et émergence de nouvelles formes d'expertise, de délibération et de décision localisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Y-C. Zarka. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde émergent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2010, Émergences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France en villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ATLANDE, pp.127-133, 2010, Clefs Concours-Histoire Moderne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'habitabilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Coutard; J.-P. Levy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologies urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.169-183, 2010, Villes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'esthétique dans les cultures de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Paquot; C. Younès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie de l'environnement et milieux urbains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.184, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00741770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements naturels et construits : une liaison durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hicham-Stéphane Afeissa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosophies : la philosophie à l'épreuve de l'écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions MF, pp.229-245, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les développements durables de l’Amazonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Blanc et Sylvie Bonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands barrages et habitants. Les risques sociaux du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Quae, pp.169-189, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour le paysage végétal dans les politiques urbaines ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Berlan-Darqué; Yves Luginbühl; Daniel Terrasson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages : de la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does plant landscape play in urban policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Berlan-Darqué; Yves Luginbühl; Daniel Terrasson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From landscape knowledge to landscape management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quæ, pp.83-99, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00739489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie et le public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lolive et Nathalie Blanc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique et espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, pp.9-17, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les subjectivités cosmopolitiques et la question esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Lolive, Olivier Soubeyran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émergence des cosmopolitiques et mutation de la pensée aménagiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.352-383, 2007, 9782707152008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la ville comme (mi)lieu de vie. L'apport d'un dispositif interdisciplinaire de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Grésillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathieu N., Guermond Y. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville durable, du politique au scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, pp.286, 2005, Collection Indisciplines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schoolyard greening to improve functional connectivity in the city and support biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Louis-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.128937. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05134731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small but connected: assessing the contribution of civic-led hedgerow planting on landscape connectivity in periurban Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (4), pp.143. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-025-01753-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the relationships between landscape connectivity and urban biodiversity: Insights from citizen science on pollinators and birds in Paris, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Louis-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 309, pp.111271. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2025.111271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05103645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schoolyards greening for connecting people and nature: an example of nature-based solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Riché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gippet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Urban Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42949-025-00252-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05440652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chemins pour une adaptation transformationnelle des territoires du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (4), pp.450-463. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2025016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening schools for climate-resilient, inclusive and liveable cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Ruiz-Mallén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Bentouhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-025-02519-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05440658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en charge les inégalités environnementales. Le rôle contrasté des mobilisations collectives dans quatre communes du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), 23 p. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12hq6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vies et morts des insectes, gestions contemporaines de l'entomofaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurane Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Leandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.89-108. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33055/georegards.2023.016.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du territoire dans la transformation socio-écologique : l’étude de cas du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (3-4), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13tpw⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter la transition socio-écologique dans les territoires urbains : les trajectoires différenciées de deux communes du Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Avril (2), pp.279-300. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.242.0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction&amp;quot; in Deliberative Democracy: Lessons from the French Citizens' Convention for Climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Gaëtan Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Apouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Baeckelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bégout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (207), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-022-01212-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119539v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative / Positive : women in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Popular Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologisation de la gouvernance de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 104 (4), pp.69-72. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.104.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capabilités et adaptation en Ile-de-France : De la difficulté à intégrer les capabilités dans les plans locaux d’adaptation au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pommerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tonnelat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impossible sauvage urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes &amp; Contextes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Réenchanter le sauvage urbain (II), 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals in the Midst of Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosemiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12304-020-09389-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’engager pour l’environnement dans le Grand Paris : territoires, politiques et inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminia Paddeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espace, Société, Territoire/2020 (939), </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prix de l’invisible: Les femmes dans la pandémie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Molinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Live the Climate Machine!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecocene: Cappadocia Journal of Environmental Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp.124-137. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46863/ecocene.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From ordinary environmentalism to the public environment: theoretical reflections based on French and European empirical research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (3), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-11166-240333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02318060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche-création : explorer la portée transformatrice des récits dans les relations au milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’environnementalisme ordinaire. Transformer l’espace public métropolitain à bas bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminia Paddeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Travaux, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental forms, from a theoretical perspective to concrete case studies in urban planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUUKKU Studies in Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aesthetic Intra-Actions, 9, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22501/ruu.371052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’esthétique environnementale à la recherche création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (2), pp.107-117. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nre.022.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des formes environnementales en aménagement urbain : d’une perspective théorique aux études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crossways Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Places of Enchantement / Lieux d’enchantement, 2 (1), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas de côté dans l’écocritique francophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (1), pp.123-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01540146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (4), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.069.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01754848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le débat #EuropaCity n’a pas pris sur Twitter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminia Paddeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.1. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/reset.1070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of urban nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Rankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sourdril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.3212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01591671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The strange agencies and the seaside: (on Stacy Alaimo, Exposed: environmental politics and pleasures in posthuman times)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Minnesota Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 88, pp.139-145. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00265667-3787522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01537449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie est-elle un art de l’espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Penser l’espace : rencontre épistémologique entre géographies et philosophies actuelles, 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politisations du temps à l’ère de l’instabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 69 (4), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.069.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01754856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nue comme une vere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (65), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.065.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Penser l’espace » : rencontre épistémologique entre géographies et philosophies actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 100, pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01649302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une urgence pour une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une urgence pour une autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie peut elle être un art plastique comme un autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4, pp.97-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la maladie emporte le corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 60, pp.78-86 </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mult.060.0078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigured Temporalities Nature's Intent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/nc.2014.090101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01008798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et environnement : prolonger la question de l'habiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Eudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plastik. Art &amp; science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01008792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and Implementations of Urban Green Infrastructures in France.Three Cases of Studies (Paris, Marseille, Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuai Sun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00991960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetic Engagement in the City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Rosen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00982738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le face-à-face citadins/nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (3), pp.129-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes et campagnes : un rapport de production et d’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires 2040 : revue d'études et de prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01599449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines : recherches en sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00726464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration novatrice de la recherche interdisciplinaire sur les changements climatiques, une expérience francilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Vanderlinden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Pacteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Joussaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors-série 12, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.11882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trames vertes pour les citadins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (2), pp.1-43. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adaptation de la gestion des espaces naturels urbains aux changements de la variabilité climatique régionale : exemple de Paris et Montréal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.11861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Environmental Aesthetics to Narratives of Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Politics of Forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politické Vedy (Political Sciences)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trame verte urbaine, un rapport Nature-Urbain entre géographie et écologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Arrif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 574, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.24862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00727305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gosnay, l'expérience artistique au goût d'inachevé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bourget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bruni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Cyborgue, un avenir possible entre nature et culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Sander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8, pp.82-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Etape encore mal digérée: Un chercheur rennais vient de créer un réseau international pour partager des connaissances sur la digestion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une esthétique environnementale ? Regards sur un colloque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle gestion de l'espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">T comme territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installer une trame verte dans la ville ? Le point de vue des chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36,, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installer une trame verte dans la ville ? Le point de vue des chercheurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36, pp.55-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trames vertes : vers un nouveau dessin urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Énergie et territoires ou comment construire les territoires de demain face à la nouvelle donne climatique et énergétique, 86, pp.154-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la nature s'invite en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1001, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00736510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique : une nouvelle formation du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, en ligne : http://cybergeo.revues.org/22806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une esthétique environnementale : le tournant pragmatiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.258-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme écologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.39-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique des formes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes Sémiotiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00419341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et esthétique de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.00-00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cockroaches, or Worlds as Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réappropriation du sol et société civile dans deux villes russes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00731734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des paysages urbains dans les politiques nationales d'urbanismes et d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-01, pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le dedans et le dehors : la maison ou l'Éden rêvé et recréé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Morel-Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gajewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strates : Matériaux pour la recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.267-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des milieux de vie à l'écosystème urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 29, pp.99-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'écologique dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 34 (4), pp.601-607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et perception de l'exposition à la pollution atmosphérique : une interrogation sociétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12 (4), pp.432-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'animal dans les politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bienfaisante nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.159-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal, une figure pour éclairer la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prétentaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.233-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal : une figure contemporaine de la géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.110-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie urbaine et le rapport ville/nature : 1925-1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 4, pp.289-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue interdisciplinaire mis à l'épreuve : réflexions à partir d'une recherche sur les blattes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Rivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 5 (1), pp.18-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation à l'animal en milieu urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (28), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature dans la ville : la place de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le courrier de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde d’ouverture du parcours &amp;quot;Hand to hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Furie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Châlons-en-Champagne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologie urbaine réinventée. [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viv(r)e l'écologie ! 7 rendez-vous pour imaginer un futur désirable. Hommage à Jean-Marie Pelt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When urban ecology scales up: the role of territory in civic initiatives for socio-ecological change ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual International Sustainability Transitions (IST) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCTE, IGOT, Jun 2025, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Ardenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Graines, Semences et Création »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERILAC, Centre des Politiques de la Terre, LAA, Collège International de Philosophie, UMR 8103 ISJPS, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Habitability and Planetary Boundaries Overshoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Scholars versus the Socio-Ecological Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Cité, LADYSS, Centre des Politiques de la Terre, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, écologie et transformations : repenser notre lien au vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposition Uncharted</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISELP, Sep 2025, Bruxelle, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financements, partenariats et participation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pischiutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Frontières et environnements du travail associatif »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lille, Jan 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;Paroles de Sciences&amp;quot;. Quelles recherches pour affronter les crises et penser l'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud H Devès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Haigneré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Licht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème anniversaire du CEREGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREGE, Aug 2025, Aix -en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenirs urbains: vers une approche décoloniale et écologique des questions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saison France-Brésil 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de Arquitetos do Brasil (IAB), Aug 2025, Sao Paulo (en ligne), Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistic practices, ecology and territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformation campus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Terra e Memoria, Apr 2025, Mação, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des récits pour des collectivités au cœur des changements transformateurs [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Bosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Facchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales du programme Érable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, La Garance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ancrage territorial, un levier politique des initiatives écologiques citoyennes : le cas du Grand Paris (France) et d’Arnhem (Pays-Bas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Transitions territoriales. Recherche et action publique dans un contexte d'incertitudes et de tensions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOLSCHOOLS research insights on the multiple co-benefits of nature-based climate school shelters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Baró</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reckien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FINAL COOLSCHOOLS CONFERENCE “Realizing potentials of nature-based climate shelters in school environments for urban transformation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brussels Environment, VUB, UOC, EUN and the support of the rest of the Coolschools consortium, Jan 2025, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écologisme face aux conservatismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’atelier d’écologie politique francilien (écopolien)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Paris Saclay et de la Maison de l’Ile-de-France (Cité Internationale Universitaire de Paris), Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires sensibles : explorer le vivant à travers la créativité environnementale [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dietschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ectopiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNIL, Oct 2025, Lausanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une université changée par le climat ? Vers de nouvelles pratiques et épistémologies [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Boidin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Figuereido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Freitas Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Institut des Amériques. Etat de la recherche américaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Amériques, Oct 2025, Aubervillers (Campus Condorcet), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La justice environnementale urbaine au prisme des limites planétaires. Comment concilier justice sociale et transition écologique dans les villes ? Le cas de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire “Quantifier l’écologie. Les enjeux épistémologiques de l’évaluation de la transition écologique territoriale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIST, chaire EQAM, Oct 2025, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resituer les classes aisées du point de vue de l’action publique environnementale : le cas de la Ville de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Cukierman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Transitions territoriales. Recherche et action publique dans un contexte d'incertitudes et de tensions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR Territoires, Nov 2025, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-construction citoyenne, un changement de posture [Table ronde]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Collectif pour une Transition Citoyenne : comment co-construire une transition juste avec les citoyen.nes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif pour la transition citoyenne (CTC), le Labo de l'ESS, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial habitability in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Urban Heat Island and critical environmental thresholds: comparing the Singapore and the Ile-de-France Region"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NERI (NUS) and LIEPP’s environmental policies research group (Sciences Po, Université Paris Cité), Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Round table &amp;quot;Can Green Capitalism respond to the Environmental Emergency ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Corporate Capture and the Environmental Emergency</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris School of Economics, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde &amp;quot;L’aménagement des territoires à l’aune des changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Teyssou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ménagement du territoire : que faire de nos villes ? Comment la puissance publique (État, collectivités, autres acteurs publics) peut-elle organiser des territoires vivables et durables ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Nos Services Publics, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACTE 2 Conférence Espace Public de Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEMAIN L’ESPACE PUBLIC, des conférences pour des villes « plus vivables, vivantes et vibrantes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l’Architecture Occitanie Méditerranée, la ZAT -Zone artistique temporaire et TRANS/ZAT, Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce qui compte mais ne se compte pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention de l'Université en Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes, Nov 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre et les limites de l’habitabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire permanent de l’Institut ExposUM « La santé en Anthropocène »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table Ronde L’alliance des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale « Le réenchantement des villes : Urbanisme en Francophonie, horizon 2050 »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMF, Ville de Paris, APERAU, Urbanisme en Francophonie, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité en tant que support de services écologiques. Désartificialisation et renaturation en ville (Projet OASIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité, une composante de l’aménagement urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEES Paris, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance de la biodiversité dans la cour Oasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Les cours végétalisées entre enjeux de biodiversité et d'éducation : regards de chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LADYSS, Université Paris-Cité, Université Cergy-Pontoise, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des chronopolitiques situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les temporalités de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISP – Centre Europè – Université catholique de Louvain, Apr 2024, Louvain-la-Neuve, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 million years: art, ecology and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MUHKA, University of Antwerp, Nov 2024, Antwerp, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities, Justice Issues and Planetary Boundaries in the Greater Paris Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Landon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What planet boundaries mean for cities and infrastructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ca’ Foscari University, Oct 2024, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes actrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dajoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’agentivité des plantes, histoires et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIED, LADYSS, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A territorial study of adaptation to climate change: Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du Global Public Policy Network (GPPN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po Paris, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cour d’école en (re)naturation (re)considérée par les prismes de l’interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6éme édition du Colloque du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et mobilisations socio-écologiques dans le Grand Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emancipations et marchandisations : des pratiques, usages et échelles à réinventer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESSMA, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, &amp;quot;Savoir habiter la Terre et ses limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des sciences de la durabilité, "Savoir habiter la Terre et ses limites "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Future Earth, le CNRS, l’IRD et l’Université de Lille, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion. Planetary limits/boundaries: a legal notion/concept in the making?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS-CAT Program Metamorphoses of Law(s)? A critical exploration of planetary boundaries and their meaning for the law relating to the environment ? Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cities habitability: a promise of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCLE U : ERIA Training Programme for Practioners on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Circle U, University European Alliance, Feb 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialités des vivants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude « Enquêter le vivant »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire AAU Nantes, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des arts à l’habitabilité de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées INTENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Rennes, Jan 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertiges esthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le temps et le moment. Poétiques temporelles de la météo en littérature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUF /Amiens, Mar 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de gouvernance et production de la biodiversité à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedissia About</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coolschools european Project Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)connecting children to nature by greening schoolyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child in the City Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From greening schoolyard to urban biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Louis-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coolschools european project conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civic act 2 : local public action and collective mobilization in the Great Paris : the place of socio-environmental inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale; Université Paris 1 Panthéon Sorbonne, Jul 2022, Paris (Sorbonne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the place of animals in urban greening operations – CoolSchools : A research project on OASIS schoolyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Géographique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour la biodiversité dans la végétalisation des cours d’école ? Présentation du projet COOLSCHOOLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bortolamiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT « Biodiversité, savoirs, pratiques et engagements » LabEx DynamiTe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions and implementations of urban green infrastructures in France: three cases of studies (Paris, Marseille, Strasbourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fábos Conference on Landscape and Greenway Planning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Amherst, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets aléatoires de la prise en compte de la biodiversité dans l'aménagement des territoires : Quelle gestion en bien commun de la biodiversité dans les territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire "Controverses environnementales : Biodiversité et Politique", séminaire d'automne du programme "Territoires, environnement et citoyenneté", Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du désaccord : entre pratiques et représentations de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire transversal de doctorat (ED 180) "Controverses environnementales", Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine : un défi esthétique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la journée "Art et écosophie", Paris, Institut national d'histoire de l'art (INHA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer climat, végétation et ville. État des recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence aux "Journées d'étude sur les sciences sociales et le climat", Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d'histoire pour une écologie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire "Biodiversité et agriculture périurbaine", Terres en ville, Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes spontanées de la mise en commun : mobilisations, revendications, action directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Mobilisation citoyenne : La nature en ville comme activateur de lien social", colloque" Culture et Nature", Hôtel de Ville de Paris, CAUE de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes spontanées de la mise en commun : mobilisations, revendications, action directe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde 4 "Formes de régularisation : privatisation, coordination ou mutualisation. La tragédie des biens communs", Séminaire de printemps du programme "Territoires, environnement et citoyenneté", Le Touquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie urbaine : repenser la nature en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la résidence "Locavores" d'Emilie Notéris : En résonance avec le cycle "Ça chauffe" de Khiasma, Pantin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations de l'air et du climat : quelles disputes pour ces formes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au colloque international "Climatologie de l'art. Dialogue entre les arts visuels, la philosophie, la littérature, l'histoire de l'art, l'architecture et le climat", HEC Montréal, Département d'histoire de l'art et d'études cinématographiques, Université de Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an integrated understanding of landscape, between ecology and aesthetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au "Sino-Europe Workshop of Urban Landscape Research, Landscape and Environment Planning Workshop", Xiamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité : quel changement de regard et de pratique pour l'aménagement du territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la formation Ekopolis proposée par l'Union régionale des CAUE d'Ile-de-France "Territoire &amp; Biodiversité : Comment l'enjeu de la biodiversité peut amener à un changement de regard et de pratique pour l'aménagement du territoire ?" Paris-La Villette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable entre rêve et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde aux "Journées de l'économie", Lyon, ENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trames vertes : vers un nouveau champ d'expertise ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire international "Recherche scientifique, formation supérieure et politiques publiques pour un développement durable des grandes villes", organisé par le réseau "Développement durable des villes : le rapport entre l'urbain et la nature", Kazan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la biodiversité dans les quartiers et écoquartiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences "Écoquartiers", organisées par la ville de Strasbourg, Centre administratif de la Communauté urbaine de Strasbourg, INSA (Institut national des sciences appliquées)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mobilisations esthétiques face à l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au séminaire de l'École nationale supérieure d'art de Limoges-Aubusson "Terre et patrimoine, une éthique et une esthétique environnementale pour demain", Limoges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois systèmes au rendez-vous de la ressource naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discussion avec Martin Vanier, Séminaire Prospective Info Territoires 2040 "Des systèmes spatiaux à l'heure du changement", ASIEM, Paris, DATAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande et le besoin de nature : effet de mode et défi pour l'action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au colloque "Nature et ville : quelle nouvelle donne à l'heure du Grenelle II ?" CNFPT, Maison Diocésaine, Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence aux "21es Journées scientifiques de l'environnement", Créteil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration de la nature dans les systèmes spatiaux du territoire métropolitain français : la démarche &amp;quot; Territoires 2040 &amp;quot; de la DATAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de prospective "Biodiversité et Territoires Durables 2030", Paris, MEEDDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux défis environnementaux, &amp;quot;l'attractivité naturelle&amp;quot; de la métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Île-de-France 2030, la métropole relève les défis", Paris, Bibliothèque nationale de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plurifonctionnalité des trames vertes : de la biodiversité à l'espace jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'été Génie urbain et ville durable, École des ingénieurs de la ville de Paris (EIVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des habitants dans la conception d'un urbanisme durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du patrimoine, site de l'écoquartier de la Cartonnerie, Ville de Pont-Audemer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plurifonctionnalité des trames vertes : de la biodiversité à l'espace jardinier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les politiques publiques d'accès des urbains aux sols et à la nature : vers la définition d'indicateurs quantitatifs et qualitatifs", Paris, MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition esthétique de la nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Colóquio Ambiências Compartilhadas, Ambiances en Partage, Culture, langage et corps", Rio de Janeiro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La composition esthétique de la nature en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence nationale de lancement du programme "Restaurer et valoriser la nature en ville", MEEDD, Maison de la cité universitaire internationale, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et nature dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Espaces publics, enjeux environnementaux", Conseil d'architecture, d'urbanisme et de l'environnement (CAUE) de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage et nature dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Autour du paysage : images et imaginaire", Journées de la recherche de l'UFR GHSS, Université Paris 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du paysage sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La rue est à nous ! Le militantisme culturel à l'heure européenne", Maison Folie Wazemmes, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new urban design: greenways?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CNRS-CAS (et CASS) dans le cadre d'une mission française du PIRVE, Hong-Kong-Xiamen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages du récit : vers une politique des formes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ambiances urbaines en partage", organisé par le réseau international des ambiances (UMR MCC / CNRS 1563)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mobilisations environnementales et l'engagement esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Inter centre (SPIRIT/CEAN) "Protestations locales et délibération politique : causes et conséquences de pratiques participatives", Sciences Po, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur les mobilisations associatives et démarches de coconstruction de l'environnement en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les trois jours de l'entrepreneuriat social", Atelier 3 "L'urbanisme durable en Europe : enjeux, pratiques, démarches de co-construction avec les acteurs du territoire", Arais, Centre des expositions Nantes métropole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et esthétique de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Nouvelles approches de la sociologie urbaine", École polytechnique fédérale de Lausanne (EPFL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le public à l'épreuve de l'environnement : engagement esthétique et écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque "Pragmatiques de l'action et de l'expérience", Université de Lille 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville &amp;quot;bien commun&amp;quot; entre nature et technique (Between nature and technics: a new way to conceive of the town)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque "Ecosophies : la philosophie à l'épreuve de l'écologie", Paris, Cité des sciences et de l'industrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville et environnement : les enjeux d'une création ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence au Pôle "Architecture, environnement et développement durable", La Villette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement urbain durable au prisme des politiques urbaines de prévention de la pollution atmosphérique : quelle place pour les citoyens aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et interdisciplinaire "Le développement urbain durable saisi par les sciences sociales / Sustainable urban development seen by the social sciences", organisé par TemiS, Université Jean Monnet, Saint-Etienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir de changement et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres "Philosophie et Décisions sur le Changement Climatique et l'Environnement", CEPERC-CNRS (Université de Provence) et département Environnement et développement durable du CNRS, La Baume, Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éthique et esthétique de l'environnement : des questions cruciales pour le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débat/conférence "Terre en tête", ASTS, Bobigny</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics and aesthetics of urban environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Workshop Embodied Values, University of Edinburgh, School of philosophy, psychology and language sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indice ATMO de qualité de l'air : usage de l'instrument par les citadins et contradictions avec leurs représentations de la pollution de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Waldvogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La problématique du développement durable 20 ans après : nouvelles lectures théoriques, innovations méthodologiques et domaines d'extension", Clersé (Centre lillois d'études et de recherches sociologiques et économiques), Lille, Villeneuve d'Ascq</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage au cœur du projet environnemental et esthétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le paysage dans l'estuaire de la Seine : partage des visions et des projets", GIP Seine-Aval, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohabiter avec la nature : la question du vivant en ville ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ateliers citoyens pour l'élaboration du Schéma régional d'aménagement développement durable du territoire (SRADDT)", Montpellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage animal, la ville comme un texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Festival Label Bêtes, Les mondes sauvages", 3e édition, Musée des confluences, Cité internationale, Lyon Gerland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétiques de la nature et place de l'environnement en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au colloque "Environnement et milieux urbains", Atelier 2 "L'ambition esthétique", IUP-Paris 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Program opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Symposium franco-chinois sur "l'Environnement et le développement durable", Shanghai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement rural et urbain : une liaison durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire international "Ville et environnement - culture, métropolisation et pôles de compétitivité", Fondation Maison des sciences de l'homme, programme scientifique Japon et Université Paris 10, Mosaiques/Louest/CNRS, Paris, MSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un urbanisme écologique : l'apport des trames vertes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33e Congrès "Trame verte, biodiversité et changements climatiques", organisé par France Nature Environnement, Lille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du rapport final &amp;quot;Art écologique et paysage durable : réalisation d'un colloque international et du séminaire préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à mi-parcours du programme "Paysage et Développement Durable" (MEDDAD), Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental art and sustainable landscape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Conférence de PECSRL "Paysages, identités et développement", Special Session: Landscape and Public Policy (Chairperson: Peter Howard), ERCUD - Territory, Culture and Development Research Centre, Universidade Lusófona de Humanidades e Tecnologias, Lisbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde "Vers un immeuble durable et aimé ?" École nationale supérieure d'architecture de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologie initiatrice de nouvelles pratiques démocratiques et durabilité urbaine en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Frontières, Territoires et espace européen. Transfert de modèles ?" Conférence pour le master Sciences sociales, économie et expertise sociale de Paris 10 Nanterre, Option : Politique, Territoire et Entreprise (PTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et animation de l'Atelier 2 &amp;quot; L'environnement urbain comme milieu de vie : ressource, patrimoine, paysage...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de préfiguration du Programme interdisciplinaire de recherche Ville et environnement, École nationale des Ponts et Chaussées, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux et les villes, enjeux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e séminaire d'histoire de l'environnement urbain "Les animaux et les villes", Laboratoire Théorie des mutations urbaines (IFU et UMR 7136 AUS) &amp; le Centre d'histoire des techniques et de l'environnement (CNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sensible en ville, enjeux esthétiques d'un développement urbain durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Le sensible en action, Institut d'urbanisme de Paris - Université Paris XII, Centre de recherche Espace, transport, environnement et institutions locales (Créteil)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution atmosphérique : les enjeux de l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Environnement urbain, EHESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les animaux en ville, un enjeu contemporain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "L'animal sauvage entre nuisance et patrimoine : approches socio-historiques des relations homme-nature (XVIe-XXe s.)", ENS Lettres et Sciences humaines, Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des usages du végétal en ville : art des jardins, du local au planétaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée organisée par la ville de Lyon et l'association Feuilles mortes/art vivant, "Le jardin : un espace de collaboration entre artistes et jardiniers ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fait associatif, territoires et transition écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Covelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Giraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut français du monde associatif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, farming and food for the future: transforming agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L. Benish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge/Taylor &amp; Francis, pp.259, 2022, Routledge Explorations in Environmental Studies, 978-0-367-43369-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réparer la Terre par le bas. Manifeste pour un environnementalisme ordinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bord de l'Eau, 250 p., 2022, 9782356878731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms of Experienced Environments: Questioning Relations Between Humans, Aesthetics, and Sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick D Degeorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225, 2020, 978-1-5275-4528-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour la recherche urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Adisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Coutard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Frouillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions, 448 p., 2020, 9782271132604. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.36903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02530995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de l'environnement. Manifeste pour une esthétique politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Métis Presses, 2016, 978-2-940406-31-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form, Art and the Environment: Engaging in Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara L. Benish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2016, 978-1-315-66037-0 978-1-317-33689-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écologies urbaines : sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine Barles; Nathalie Blanc. Economica : Anthropos, 2016, 978-2-7178-6881-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier « Parler nature »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Christoffeld</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Multitudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 60 (3), pp.220, 2015, Multitudes, 0292-0107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines. De la recherche scientifique au projet urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Clergeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Moniteur, pp.339, 2013, 978-2281129212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie et empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IDDRI, 21, 131 p., 2012, Les Cahiers du CLIP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01822547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles esthétiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.214, 2012, Nathalie Blanc, 9782200248499</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écologies politiques aujourd'hui.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de Sciences Po pp.41, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoplastie : art et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramos Julie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuella, pp.288, 2010, 9782917217061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville et Environnement : impacts et défis autour de la spécialisation et requalification des espaces urbains ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Beaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VertigO, 2009, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.8637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature & écologie : Vers une écopoétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pughe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Syllepses, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00738347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une esthétique environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.228, 2008, Indisciplines</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00737233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grands barrages et habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, pp.334, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esthétique et espace public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, pp.192, 2007, 978-2-84398-280-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimons la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'Aube, pp.222, 2004, 2-7526-0027-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animal dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Odile Jacob, pp.232, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Heat and critical environmental thresholds: new bridges between science and policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Halpern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lup Wai Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Swarup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gelabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIEPP Policy Brief n°74</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography and the Aesthetic Production of Ecological Issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts, Ecologies, Transitions, constructing a common vocabulary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations collectives, politiques publiques et inégalités socio-environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléonore Genest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Antolinos-Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'intégration du LIEPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Earth challenged by Habitability. University and the stakes of the knowledge of the Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une terre au défi de l'habitabilité. Université et enjeux des savoirs de la Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anneliese Depoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique : une nouvelle formation du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00335250v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation sociale dans l’écosystème d’un Laboratoire d’Excellence en Sciences Humaines et Sociales – L’exemple du LabEx ASLAN, Livre blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mazur-Palandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.P. Niccolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Pellegrino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lyon; LabEx ASLAN; Laboratoire CNRS ICAR UMR 5191; Laboratoire CNRS DDL UMR 5596. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche évaluative de la dimension culturelle des rapports à la nature. Note de cadrage conceptuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lamarche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Grésillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Barbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport final MEEM. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01539454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs privés et nature en ville, Apports des espaces privés aux Trames Vertes et Bleues. Le cas d’un bailleur social, Immobilière 3F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ladyss UMR CNRS 7533. 2014, pp.100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyles and carbon footprints- A scenario analysis of lifestyles in France in 2050 and carbon footprints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 21, IDDRI. 2013, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01693815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées Trames vertes et bleues, prospective pour l’ONEMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rivière-Honegger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INEE-CNRS. 2013, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance des trames vertes et bleues urbaines. Analyse des modalités initiées lors de la mise en place d'une politique par des collectivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kenderesy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Provendier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Écologie, du Développement durable et de l'Énergie. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01011651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective des modes de vie urbains et facteur 4 (PROMOV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Authier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LADYSS. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00756116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de vie et empreinte carbone. Prospective des modes de vie en France à l'horizon 2050 et empreinte carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Mor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cordellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Cahiers du CLIP n° 21, Ministère de l’Écologie et du Développement durable; IDDRI. 2012, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Investissement habitant des lieux et milieux de vie : une condition du renouvellement urbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Heland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Ballan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyria Emelianoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LADYSS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art écologique et paysage durable : réalisation d'un colloque international et du séminaire préparatoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lolive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LADYSS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire des signes : la leçon de Marne-La-Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Desèvedavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenza Mondada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] AAP-2004-BOU, Ecole d'architecture, de la ville et des territoires Paris-Est; Observatoire de la condition suburbaine (OCS); Ministère de la Culture et de la communication / Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition quotidienne de populations sensibles à la pollution atmosphérique : définition d'indicateurs de qualité de l'air intérieur/extérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allou Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Casset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Blay F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LADYSS. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoffel David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 69 (4), https://www.cairn.info/revue-multitudes-2017-4-p-43.htm, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01754845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’espace : rencontre épistémologique entre philosophies et géographies actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Regnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100, 2016, Géographie et Cultures, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gc.4632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trames vertes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Glatron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (2), 2012, </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.9218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature dans la cité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00449035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId503"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548983v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_88-1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548960v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548911v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868541v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ruiz-Mall&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Bar&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Satorras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Atun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2695-4_6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03706435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/environmentalscience/view/10.1093/acrefore/9780199389414.001.0001/acrefore-9780199389414-e-806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199389414.013.806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530926v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D Degeorges" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefebvre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457834v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19082-8_12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530978v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498800v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242870v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cambridgescholars.com/forms-of-experienced-environments" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-Nature-Challenging-Disciplinary-Boundaries/Chone-Hajek-Hamman/p/book/9781138214934" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152152v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471453v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471409v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Soini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137397638_6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471448v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://works.bepress.com/mark_lindhult/1/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592414v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940898v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Arrif" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940914v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537591v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/trames-vertes-urbaines.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Waldogel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741770v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741775v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Bentouhami" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Casas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02519-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121636v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01753-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05134731v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Louis-Lucas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128937" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103645v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111271" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rich&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gippet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42949-025-00252-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Genest" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.242.0279" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713395v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Genest" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hq6" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Boulenger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/georegards.2023.016.01" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548751v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706340v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pommerieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12304-020-09389-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02559610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03745148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46863/ecocene.42" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11166-240333" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22501/ruu.371052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189214v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.022.0107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189179v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649346v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754856v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.069.0072" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-PJR91NFJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540146v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Breteau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guest" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01959287v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.1070" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754848v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.069.0043" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591671v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3212" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537449v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00265667-3787522" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.065.0097" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-C7XNLR4M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649302v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffeld" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180796v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.060.0078" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TMBJLWDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01008798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/nc.2014.090101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01008792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Eudes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982738v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rosen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991960v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Sun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726464v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599449v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733945v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vanderlinden" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pacteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11882" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718289v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9297" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11861" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978122v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24862" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736399v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059895v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bourget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruni" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736507v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733306v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01383455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736545v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734313v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059538v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419363v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059287v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419341v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731734v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441811v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903516v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gajewski" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441810v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441815v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441808v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441884v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01365371v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cloarec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441773v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549369v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dutoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Figuereido" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Freitas Machado" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551803v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551859v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551929v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cukierman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549475v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551530v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549578v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ardenne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549520v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551759v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551515v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haigner&#233;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549060v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reckien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551914v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551465v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868745v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868577v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868903v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868759v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868717v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868853v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869643v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868728v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868879v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869586v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868786v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868894v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868844v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868830v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Landon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763642v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Philippot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868667v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868812v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868805v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868712v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868624v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868692v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763646v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763644v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763649v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189202v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766326v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597546v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063057v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063141v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063223v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063236v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063187v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063261v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063133v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063129v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063080v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063077v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063064v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063063v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063154v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063190v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063130v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063082v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063009v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063243v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063177v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062549v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062620v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062588v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062564v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062591v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062642v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062573v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062569v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062546v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062604v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062629v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061785v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061821v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061770v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061884v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061705v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062351v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Waldvogel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061783v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061775v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061766v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061921v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061893v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061849v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061815v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061881v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061763v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061702v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061803v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061704v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061860v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061384v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061401v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061397v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061377v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061375v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061371v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061392v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061565v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548862v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Covelli" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Giraud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutfrancaisdumondeassociatif.org" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808372v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L. Benish" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806428v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530943v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530995v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36903" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471371v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471376v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471382v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592276v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revue-multitudes-2015-3.htm" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996332v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822547v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737654v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738576v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Roy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737540v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Julie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737772v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beaudet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Brunet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchemin" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8637" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738347v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pughe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366149v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978133v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978137v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441745v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707452v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lup Wai Chew" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Swarup" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816881v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518226v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841195v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841194v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335250v3" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289330v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Niccolai" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539454v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257709v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011651v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kenderesy" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060018v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756116v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755176v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heland" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ballan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755854v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964005v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gontier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Granier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755213v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron." TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Laurence" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casset" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Blay F." TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754845v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffel David" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04016984v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4632" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501279v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9218" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449035v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548960v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548983v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51703-7_88-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868541v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868512v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Granchamp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354411v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Ruiz-Mall&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Bar&#243;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Satorras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Funda Atun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-2695-4_6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03706435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://oxfordre.com/environmentalscience/view/10.1093/acrefore/9780199389414.001.0001/acrefore-9780199389414-e-806" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acrefore/9780199389414.013.806" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714608v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508062v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19082-8_12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498800v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03242870v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cambridgescholars.com/forms-of-experienced-environments" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick D Degeorges" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lefebvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lamarche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01770990v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Rethinking-Nature-Challenging-Disciplinary-Boundaries/Chone-Hajek-Hamman/p/book/9781138214934" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01259992v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471436v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471453v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232549v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katriina Soini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137397638_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01640762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sander" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Philifert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Festa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Carriou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lolive" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cormier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://works.bepress.com/mark_lindhult/1/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940967v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Provendier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940933v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00851106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://boutique.lemoniteur.fr/trames-vertes-urbaines.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592415v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592414v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940898v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Arrif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741101v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593578v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741090v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Waldogel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741775v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441770v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chartier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200836v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00739489v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419425v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05134731v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Louis-Lucas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bortolamiol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128937" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121636v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rochard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01753-z" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05103645v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2025.111271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440652v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rich&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gippet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42949-025-00252-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548797v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Genest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05440658v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Bentouhami" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Casas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-025-02519-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713395v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Genest" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chiche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12hq6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785788v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Boulenger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/georegards.2023.016.01" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548751v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpw" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.242.0279" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03119539v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ga&#235;tan Giraudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Apouey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Arab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Baeckelandt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;gout" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-022-01212-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706340v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507981v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.104.0069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03069495v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pommerieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tonnelat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904111v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12304-020-09389-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02559610v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminia Paddeu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34544" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03745148v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Molinier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507897v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46863/ecocene.42" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02318060v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-11166-240333" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185381v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22501/ruu.371052" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189214v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nre.022.0107" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189179v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540146v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Breteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guest" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754848v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.069.0043" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01959287v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Douay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.1070" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591671v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Rankovic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sourdril" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3212" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01537449v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00265667-3787522" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649346v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.069.0072" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-PJR91NFJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.065.0097" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-C7XNLR4M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649302v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471498v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Christoffeld" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180796v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256123v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.060.0078" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-TMBJLWDQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01008798v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/nc.2014.090101" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01008792v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Eudes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00991960v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Sun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982738v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rosen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984706v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01599449v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726464v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmitt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733945v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vanderlinden" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pacteau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11882" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718289v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9297" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719629v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11861" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978122v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24862" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059895v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bourget" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruni" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736399v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174829v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dupont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736507v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01383455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736545v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736510v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059538v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419363v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734313v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00419341v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059287v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00731734v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903516v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mathieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gajewski" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441810v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441811v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441808v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441807v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441884v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441779v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01365371v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rivault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Cloarec" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441773v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549475v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551530v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549578v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ardenne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549520v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551759v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554378v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chevallier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Talpin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pischiutta" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551515v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haigner&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559255v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559209v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554311v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Bosson" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Facchini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551914v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reckien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551465v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554336v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dietschy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549369v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Boidin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dutoit" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Figuereido" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Freitas Machado" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551803v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551929v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cukierman" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551859v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868759v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868717v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868903v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Teyssou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868865v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868853v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869586v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868786v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868879v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869643v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868728v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868844v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868830v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Landon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868894v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roussel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868667v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763642v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Philippot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868812v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868805v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868712v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868624v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868745v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868577v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868692v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763646v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763644v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189202v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766326v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821456v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597546v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063223v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063236v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063187v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063261v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063133v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063129v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063080v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063077v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063064v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063063v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063154v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063190v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063130v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063082v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063009v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063243v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063177v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063057v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01063141v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062588v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062591v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062564v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062642v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062573v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062569v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062546v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062604v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062629v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062549v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061884v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061705v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061783v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061775v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061766v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061921v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Waldvogel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061893v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061849v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061815v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01062351v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061881v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061763v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061702v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061803v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061704v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061860v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061762v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061785v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061821v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061384v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061397v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061401v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061377v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061375v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061371v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061392v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01061565v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548862v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Br&#233;dif" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Covelli" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Giraud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institutfrancaisdumondeassociatif.org" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808372v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara L. Benish" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806428v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530943v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02530995v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Adisson" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Frouillou" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36903" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471376v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471382v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471371v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592276v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://revue-multitudes-2015-3.htm" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996332v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01822547v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Mor" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737654v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738576v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Roy" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737540v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramos Julie" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737772v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beaudet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Brunet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchemin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8637" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738347v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pughe" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737233v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366149v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978133v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00978137v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441745v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04707452v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Artigas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halpern" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lup Wai Chew" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Swarup" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gelabert" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816881v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518226v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841195v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneliese Depoux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03841194v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335250v3" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289330v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mazur-Palandre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Lund" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Niccolai" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539454v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257709v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01693815v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060018v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01011651v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kenderesy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756116v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Authier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00865021v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cordellier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755176v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heland" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Ballan" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755854v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964005v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Des&#232;vedavy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gontier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Granier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755213v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron." TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allou Laurence" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casset" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Blay F." TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01754845v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffel David" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04016984v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.4632" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501279v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.9218" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00449035v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>