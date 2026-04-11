--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -249,157 +249,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of CO2 on the partitioning of H2O between clinopyroxene and melts and melting of volatile-bearing eclogites</w:t>
+                <w:t xml:space="preserve">H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O in nominally anhydrous mineral inclusions in diamonds and the volatile composition of diamond forming media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Curtolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Condamine</w:t>
+                <w:t xml:space="preserve">Maxwell C. Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Francesca Innocenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Novella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martha G. Pamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 398, pp.54 - 66. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 658, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242028v1</w:t>
+                <w:t xml:space="preserve">insu-05099837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic structure of Martian mantle inferred from in situ sound velocity measurements</w:t>
               </w:r>
@@ -513,161 +517,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O in nominally anhydrous mineral inclusions in diamonds and the volatile composition of diamond forming media</w:t>
+                <w:t xml:space="preserve">The effect of CO2 on the partitioning of H2O between clinopyroxene and melts and melting of volatile-bearing eclogites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Curtolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell C. Day</w:t>
+                <w:t xml:space="preserve">Pierre Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Innocenzi</w:t>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha G. Pamato</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Novella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 658, </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 398, pp.54 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05099837v1</w:t>
+                <w:t xml:space="preserve">hal-05242028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis and fate of incipient melt in shallow lower mantle</w:t>
               </w:r>
@@ -679,64 +679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -921,51 +921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep hydrogen reservoirs and longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1019,274 +1019,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the oxidation state of primary melts using two proxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of oxygen fugacity on the storage of water in wadsleyite and olivine in H and H-C fluids and implications for melting atop the transition zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Gaborieau</w:t>
+                <w:t xml:space="preserve">Loïs Martinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Laubier</w:t>
+                <w:t xml:space="preserve">Maximilien Verdier-Paoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pompilio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Paul Chauvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 638, pp.121701. </w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.549-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ejm-35-549-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303433v1</w:t>
+                <w:t xml:space="preserve">insu-04197034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen fugacity on the storage of water in wadsleyite and olivine in H and H-C fluids and implications for melting atop the transition zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the oxidation state of primary melts using two proxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pompilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paul Chauvigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35, pp.549-568. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 638, pp.121701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ejm-35-549-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2023.121701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04197034v1</w:t>
+                <w:t xml:space="preserve">hal-04303433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoisite in cratonic eclogite xenoliths - Implications for water in the upper mantle</w:t>
               </w:r>
@@ -1491,788 +1491,788 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quantification in olivine and wadsleyite by Raman 2spectroscopy and study of errors and uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïs Martinek</w:t>
+                <w:t xml:space="preserve">Molecular hydrogen in minerals as a clue to interpret ∂D variations in the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Bogdana Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Costin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2021-7264⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17442-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996319v1</w:t>
+                <w:t xml:space="preserve">hal-02933756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying magmatic volatiles by Raman microtomography of glass inclusion-hosted bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.17 - 24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/geochemlet.2038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular hydrogen in minerals as a clue to interpret ∂D variations in the mantle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Moine</w:t>
+                <w:t xml:space="preserve">Water quantification in olivine and wadsleyite by Raman 2spectroscopy and study of errors and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Martinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17442-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2021-7264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933756v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Fe3+/ΣFe of olivine-hosted melt inclusions using Mössbauer and XANES spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Laubier</w:t>
+                <w:t xml:space="preserve">The intrinsic nature of antigorite breakdown at 3 GPa: Experimental constraints on redox conditions of serpentinite dehydration in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Vantelon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauvigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119646⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175 (10), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-020-01731-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989517v1</w:t>
+                <w:t xml:space="preserve">hal-02951472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swetha Venugopal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02780326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intrinsic nature of antigorite breakdown at 3 GPa: Experimental constraints on redox conditions of serpentinite dehydration in subduction zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Fe3+/ΣFe of olivine-hosted melt inclusions using Mössbauer and XANES spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. A Mccammon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Maurice</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175 (10), pp.94. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 547, pp.119646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-020-01731-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951472v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity of FeS and Its Implications for Mercury's Long‐Sustaining Magnetic Field</w:t>
               </w:r>
@@ -2386,429 +2386,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stability of hydrous phases beyond antigorite breakdown for a magnetite-bearing natural serpentinite between 6.5 and 11 GPa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of Water Quantification and Incorporation in Transition Zone Minerals: Wadsleyite, Ringwoodite and Phase D Using ERDA (Elastic Recoil Detection Analysis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Padrón-Navarta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-018-1507-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900336v1</w:t>
+                <w:t xml:space="preserve">cea-01818386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of Water Quantification and Incorporation in Transition Zone Minerals: Wadsleyite, Ringwoodite and Phase D Using ERDA (Elastic Recoil Detection Analysis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low hydrogen contents in the cores of terrestrial planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00075⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.e1701876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1701876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01818386v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01736955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low hydrogen contents in the cores of terrestrial planets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The stability of hydrous phases beyond antigorite breakdown for a magnetite-bearing natural serpentinite between 6.5 and 11 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Padrón-Navarta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Clesi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (3), pp.e1701876. </w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1701876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00410-018-1507-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01736955v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep and persistent melt layer in the Archaean mantle</w:t>
               </w:r>
@@ -2928,51 +2928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water quantification in silicate glasses by Raman spectroscopy: Correcting for the effects of confocality, density and ferric iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony C. Withers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 483, pp.312 - 331. </w:t>
@@ -3056,325 +3056,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a coherent model for the melting behavior of the deep Earth’s mantle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Silicate melts during Earth's core formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+                <w:t xml:space="preserve">Camille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 265, pp.67-81. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 461, pp.128 - 139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503000v1</w:t>
+                <w:t xml:space="preserve">hal-01635980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine in wadsleyite and ringwoodite: An experimental study</w:t>
+                <w:t xml:space="preserve">Experimental evidence supporting a global melt layer at the base of the Earth’s upper mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Roberge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bureau</w:t>
+                <w:t xml:space="preserve">Damien Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzy Surble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.03.025⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.2186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02275-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504664v1</w:t>
+                <w:t xml:space="preserve">hal-01679036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argon behavior in basaltic melts in presence of a mixed H2O-CO2 fluid at upper mantle conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Fabbrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3409,975 +3409,975 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 448, pp.100-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence supporting a global melt layer at the base of the Earth’s upper mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chlorine in wadsleyite and ringwoodite: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Freitas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Suzy Surble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.2186. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 467, pp.99 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02275-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679036v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicate melts during Earth's core formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a coherent model for the melting behavior of the deep Earth’s mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boujibar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cartier</w:t>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 461, pp.128 - 139. </w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265, pp.67-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635980v1</w:t>
+                <w:t xml:space="preserve">hal-01503000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Fe 2+ and Fe 3+ in bridgmanite during magma ocean crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
+                <w:t xml:space="preserve">Diamond growth in mantle fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Trcera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2016-5561⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 265, pp.4 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637061v1</w:t>
+                <w:t xml:space="preserve">hal-01504562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of H 2 O on metal–silicate partitioning of Ni, Co, V, Cr, Mn and Fe: Implications for the oxidation state of the Earth and Mars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+                <w:t xml:space="preserve">Dehydration of chlorite explains anomalously high electrical conductivity in the mantle wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fabbrizio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mainak Mookherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 192, pp.97 - 121. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.e1501631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.07.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637102v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and transport of hydrogen in the lithospheric mantle: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+                <w:t xml:space="preserve">Effect of H 2 O on metal–silicate partitioning of Ni, Co, V, Cr, Mn and Fe: Implications for the oxidation state of the Earth and Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Clesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fabbrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.11.012⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 192, pp.97 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306676v1</w:t>
+                <w:t xml:space="preserve">hal-01637102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond growth in mantle fluids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel J. Frost</w:t>
+                <w:t xml:space="preserve">Distribution and transport of hydrogen in the lithospheric mantle: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 265, pp.4 - 15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 240, pp.402-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.10.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01504562v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration of chlorite explains anomalously high electrical conductivity in the mantle wedges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+                <w:t xml:space="preserve">Incorporation of Fe 2+ and Fe 3+ in bridgmanite during magma ocean crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Davide Novella</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainak Mookherjee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.e1501631. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (7), pp.1560 - 1570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1501631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/am-2016-5561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01313495v1</w:t>
+                <w:t xml:space="preserve">hal-01637061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusivity of hydrogen in iron-bearing olivine at 3 GPa</w:t>
               </w:r>
@@ -4474,700 +4474,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O in olivine and garnet inclusions still trapped in diamonds from the Siberian craton: Implications for the water content of cratonic lithosphere peridotites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Novella</w:t>
+                <w:t xml:space="preserve">Decrease of hydrogen incorporation in forsterite from CO2-H2O-rich kimberlitic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Keshav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.013⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (8-9), pp.1912-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2015-5200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114991v1</w:t>
+                <w:t xml:space="preserve">hal-01217157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the transition zone a deep reservoir for fluorine?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bureau</w:t>
+                <w:t xml:space="preserve">Superchondritic Sm/Nd ratio of the Earth: Impact of Earth's core formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 429, pp.25-32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.07.051⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 413, pp.158-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191785v1</w:t>
+                <w:t xml:space="preserve">hal-01141949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmochemical fractionation by collisional erosion during the Earth’s accretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.324 - 335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms9295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of hydrogen incorporation in forsterite from CO2-H2O-rich kimberlitic liquid</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fleurice Parat</w:t>
+                <w:t xml:space="preserve">Is the transition zone a deep reservoir for fluorine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Frost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2015-5200⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 429, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217157v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superchondritic Sm/Nd ratio of the Earth: Impact of Earth's core formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+                <w:t xml:space="preserve">H2O in olivine and garnet inclusions still trapped in diamonds from the Siberian craton: Implications for the water content of cratonic lithosphere peridotites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Nestola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Boyet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeffrey Harris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 413, pp.158-166. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.180-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141949v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of the dense hydrous magnesium silicate phase A at subduction zones conditions</w:t>
               </w:r>
@@ -5415,173 +5415,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Fe redox state in serpentine during subduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Similarities between the Th/U map of the western US crystalline basement and the seismic properties of the underlying lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carlut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 400, pp.206-218. </w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99 (1), pp.243-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134258v1</w:t>
+                <w:t xml:space="preserve">hal-01366865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahedral ferric iron in oxidized hydrous wadsleyite</w:t>
               </w:r>
@@ -5691,398 +5661,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarities between the Th/U map of the western US crystalline basement and the seismic properties of the underlying lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Fe redox state in serpentine during subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Reynard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Carlut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 99 (1), pp.243-254. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 400, pp.206-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366865v1</w:t>
+                <w:t xml:space="preserve">hal-01134258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting of subducted basalt at the core-mantle boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressibility of Ca3Al2Si3O12 perovskite up to 55 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Gréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.419-429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00269-014-0673-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134845v1</w:t>
+                <w:t xml:space="preserve">hal-01133502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility of Ca3Al2Si3O12 perovskite up to 55 GPa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melting of subducted basalt at the core-mantle boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautron</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Hénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 344 (6186), pp.892-912</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133502v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of water contents in olivine using Raman spectroscopy</w:t>
               </w:r>
@@ -6172,51 +6172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal–silicate partitioning of sulphur, new experimental and thermodynamic constraints on planetary accretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6883,51 +6883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Lo Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 304 (1-2), pp.251-259. </w:t>
@@ -6990,51 +6990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for perovskite and post-perovskite coexistence throughout the whole D″ region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7136,51 +7136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in Al-rich CaSiO3 perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Greaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7690,51 +7690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in the aluminous $CaSiO_{3}$ perovskite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8090,51 +8090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of natural UO2 at pressures up to 82 GPa and temperatures up to 2200 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Greaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8321,1180 +8321,1059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of natural $UO_{2}$ at pressures up to 82 GPa and temperatures up to 2200 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautron</w:t>
+                <w:t xml:space="preserve">Thermoelastic properties of post-perovskite phase MgSiO3 determined experimentally at core-mantle boundary P-T conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Guignot</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 256 (1-2), pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00740197v1</w:t>
+                <w:t xml:space="preserve">hal-01054547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel for Plate Tectonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">XANES study of the oxidation state of Cr in lower mantle phases: Periclase and magnesium silicate perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Griet Eeckhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mccammon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Klemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Amiguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1137738⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (5-6), pp.966-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2007.2318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328324v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XANES study of the oxidation state of Cr in lower mantle phases: Periclase and magnesium silicate perovskite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sigrid Griet Eeckhout</w:t>
+                <w:t xml:space="preserve">Potassium partitioning into molten iron alloys at high-pressure: Implications for Earth's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2007.2318⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 160 (1), pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328944v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00309034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium partitioning into molten iron alloys at high-pressure: Implications for Earth's core</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuel for Plate Tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.08.005⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 315 (5810), pp.338-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1137738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00309034v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelastic properties of post-perovskite phase MgSiO3 determined experimentally at core-mantle boundary P-T conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of Al-defects on the equation of state of Al-(Mg,Fe)SiO3 perovskite at high pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 256 (1-2), pp.162-168. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.025⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 263 (3-4), pp.167-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01054547v1</w:t>
+                <w:t xml:space="preserve">hal-00327153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Al-defects on the equation of state of Al-(Mg,Fe)SiO3 perovskite at high pressure and temperature</w:t>
+                <w:t xml:space="preserve">Study of partial melting at high-pressure using in situ X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ohtaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.08.012⟩</w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 263 (3), pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950600897013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00327153v1</w:t>
+                <w:t xml:space="preserve">hal-00613624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the insertion of U in the Al-CaSiO3 perovskite; implication for the energetic of the Earth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Thermodynamics of water solubility and partitioning. In Water in nominally anhydrous minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.193-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006GL027508⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00195325v1</w:t>
+                <w:t xml:space="preserve">hal-00195335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of partial melting at high-pressure using in situ X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence for the insertion of U in the Al-CaSiO3 perovskite; implication for the energetic of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Greaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL027508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08957950600897013⟩</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">hal-00195335v1</w:t>
+                <w:t xml:space="preserve">hal-00195325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen in an early magma ocean: Implications for Earth’s core composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9503,132 +9382,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.16623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotope fractionation in the deep Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9637,405 +9516,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.19588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archean subduction relics in the cratonic root – evidence from eclogite xenoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Bogdana Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen in an early magma ocean: Implications for Earth’s core composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on metal-silicate partitioning and hydrogen incorporation in the core of the Earth and Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10080,176 +9959,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly (EGU2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.16849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01659788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of the radioactive heat sources uranium and thorium in the Earth's lower mantle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Mineral Physics Seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10259,361 +10138,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron speciation in olivine-hosted melt inclusions inferred from Mössbauer spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mccammon C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water incorporation in transition zone minerals, Wadsleyite and Ringwoodite: a study using ERDA (Elastic Recoil Detection Analysis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Novella</w:t>
+                <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPG-XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal calibration of Raman spectroscopy for the analysis of volatiles in glasses of variable composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10623,51 +10502,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de la Terre primitive : Comment construire une planète habitable ? Groupe de Recherche : « Mécanismes géodynamiques de la Terre primitive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10676,205 +10555,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DES VOLCANS AUX NUAGES L’Observatoire de Physique du Globe de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262-263 (II), pp.7-40, 2017, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in transition zone and lower mantle minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mccammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Mackwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's deep water cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU), pp.57-68, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/168GM06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10884,157 +10763,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verrous technologiques dans l'expérimentation haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Boissinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Alain Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Largeteau</w:t>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Morizet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Chloé Ghnassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau de technologie des hautes pressions du CNRS (Réseau HP), pp.230, 2009, 2-9524623-0-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11181,51 +11060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Boffa-Ballaran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curtolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C. Day" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Innocenzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha G. Pamato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119311" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-305-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.4.235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04303433v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaborieau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pompilio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121701" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197034v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Martinek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-549-2023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Radu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Ionov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106681" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7264" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03071638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Buso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bogdana Radu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ionov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17442-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989517v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Mccammon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119646" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02284266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005979" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1507-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504664v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roberge" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.03.025" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426422v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635980v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujibar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.035" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5561" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clesi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbrizio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.07.029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.012" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC8VRZJQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Frost" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.10.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313495v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501631" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.08.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Nestola" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.013" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4WZTNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191785v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.051" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9295" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217157v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baptiste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Keshav" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5200" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.054" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ7VL5S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gouriet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2015.09.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Padron Navarta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Martin-Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1130-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.038" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BV0KCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Smyth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Hirner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4520" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366865v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG8SBRV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134845v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gr&#233;aux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-014-0673-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4444" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053769v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50061" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZTG8FC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820585v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KRN0C5T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFD1P3HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Lo Nigro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.02.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBNV7WR9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549052v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.02.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XN35T3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Greaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNXLHWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Miehe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwang Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro A. Dzivenko" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim K. Bulatov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801923" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5TFSKQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68QPJT6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ohtaka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arima" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92RCDV3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533032v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ohtaka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2735" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339161v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bali" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTR601NT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740197v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328324v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1137738" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328944v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Griet Eeckhout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Klemme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Amiguet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2318" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054547v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.025" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3R283HL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327153v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamoto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.012" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T8TF3T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195325v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027508" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613624v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600897013" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195335v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keppler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822699v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16623" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822731v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19588" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587756v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlastelic" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01659788v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739538v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrail" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02545413v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccammon C." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427280v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404699v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262243v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Mackwell" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/168GM06" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159162v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissinot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ghnassia" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Boffa-Ballaran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curtolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C. Day" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Innocenzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha G. Pamato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119311" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-305-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.4.235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Martinek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-549-2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04303433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaborieau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pompilio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Radu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Ionov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106681" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bogdana Radu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ionov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17442-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03071638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Buso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7264" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Mccammon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02284266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005979" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1507-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujibar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roberge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.03.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.02.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Frost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.10.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313495v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501631" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clesi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbrizio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.07.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC8VRZJQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5561" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.08.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baptiste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Keshav" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5200" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141949v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ7VL5S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9295" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Nestola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4WZTNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gouriet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2015.09.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Padron Navarta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Martin-Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1130-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG8SBRV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Smyth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Hirner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4520" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.038" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BV0KCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gr&#233;aux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-014-0673-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4444" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053769v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50061" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZTG8FC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820585v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KRN0C5T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFD1P3HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Lo Nigro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.02.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBNV7WR9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549052v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.02.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XN35T3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Greaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNXLHWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Miehe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwang Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro A. Dzivenko" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim K. Bulatov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801923" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5TFSKQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68QPJT6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ohtaka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arima" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92RCDV3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533032v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ohtaka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2735" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339161v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bali" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTR601NT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054547v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3R283HL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328944v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Griet Eeckhout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Klemme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Amiguet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2318" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328324v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1137738" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamoto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T8TF3T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613624v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600897013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195335v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keppler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027508" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16623" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19588" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlastelic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01659788v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739538v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrail" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02545413v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccammon C." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427280v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404699v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Mackwell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/168GM06" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159162v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissinot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ghnassia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>