--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -249,161 +249,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O in nominally anhydrous mineral inclusions in diamonds and the volatile composition of diamond forming media</w:t>
+                <w:t xml:space="preserve">The effect of CO2 on the partitioning of H2O between clinopyroxene and melts and melting of volatile-bearing eclogites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Curtolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell C. Day</w:t>
+                <w:t xml:space="preserve">Pierre Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Innocenzi</w:t>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha G. Pamato</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davide Novella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 658, </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 398, pp.54 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05099837v1</w:t>
+                <w:t xml:space="preserve">hal-05242028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic structure of Martian mantle inferred from in situ sound velocity measurements</w:t>
               </w:r>
@@ -517,157 +513,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of CO2 on the partitioning of H2O between clinopyroxene and melts and melting of volatile-bearing eclogites</w:t>
+                <w:t xml:space="preserve">H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O in nominally anhydrous mineral inclusions in diamonds and the volatile composition of diamond forming media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Curtolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Condamine</w:t>
+                <w:t xml:space="preserve">Maxwell C. Day</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">Francesca Innocenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Novella</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martha G. Pamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 398, pp.54 - 66. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 658, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05242028v1</w:t>
+                <w:t xml:space="preserve">insu-05099837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genesis and fate of incipient melt in shallow lower mantle</w:t>
               </w:r>
@@ -679,64 +679,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Condamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -921,51 +921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep hydrogen reservoirs and longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,386 +1491,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular hydrogen in minerals as a clue to interpret ∂D variations in the mantle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Moine</w:t>
+                <w:t xml:space="preserve">Water quantification in olivine and wadsleyite by Raman 2spectroscopy and study of errors and uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Martinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-17442-8⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2021-7264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933756v1</w:t>
+                <w:t xml:space="preserve">hal-02996319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying magmatic volatiles by Raman microtomography of glass inclusion-hosted bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Buso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemical Perspectives Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.17 - 24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/geochemlet.2038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03071638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water quantification in olivine and wadsleyite by Raman 2spectroscopy and study of errors and uncertainties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïs Martinek</w:t>
+                <w:t xml:space="preserve">Molecular hydrogen in minerals as a clue to interpret ∂D variations in the mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Bogdana Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Costin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2021-7264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17442-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996319v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intrinsic nature of antigorite breakdown at 3 GPa: Experimental constraints on redox conditions of serpentinite dehydration in subduction zones</w:t>
               </w:r>
@@ -1908,51 +1908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chauvigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 175 (10), pp.94. </w:t>
@@ -1984,295 +1984,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of Fe3+/ΣFe of olivine-hosted melt inclusions using Mössbauer and XANES spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gaborieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swetha Venugopal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Schiavi</w:t>
+                <w:t xml:space="preserve">C.A. A Mccammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Moune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+                <w:t xml:space="preserve">D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 547, pp.119646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02780326v1</w:t>
+                <w:t xml:space="preserve">hal-02989517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Fe3+/ΣFe of olivine-hosted melt inclusions using Mössbauer and XANES spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muriel Laubier</w:t>
+                <w:t xml:space="preserve">Melt inclusion vapour bubbles: the hidden reservoir for major and volatile elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swetha Venugopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Moune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Vantelon</w:t>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 547, pp.119646. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2020.119646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65226-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989517v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02780326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Conductivity of FeS and Its Implications for Mercury's Long‐Sustaining Magnetic Field</w:t>
               </w:r>
@@ -2386,429 +2386,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examination of Water Quantification and Incorporation in Transition Zone Minerals: Wadsleyite, Ringwoodite and Phase D Using ERDA (Elastic Recoil Detection Analysis)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The stability of hydrous phases beyond antigorite breakdown for a magnetite-bearing natural serpentinite between 6.5 and 11 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
+                <w:t xml:space="preserve">J. Padrón-Navarta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2018.00075⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-018-1507-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01818386v1</w:t>
+                <w:t xml:space="preserve">hal-01900336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low hydrogen contents in the cores of terrestrial planets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examination of Water Quantification and Incorporation in Transition Zone Minerals: Wadsleyite, Ringwoodite and Phase D Using ERDA (Elastic Recoil Detection Analysis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1701876⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2018.00075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01736955v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01818386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stability of hydrous phases beyond antigorite breakdown for a magnetite-bearing natural serpentinite between 6.5 and 11 GPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Maurice</w:t>
+                <w:t xml:space="preserve">Low hydrogen contents in the cores of terrestrial planets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 173 (10), </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.e1701876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00410-018-1507-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1701876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900336v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01736955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep and persistent melt layer in the Archaean mantle</w:t>
               </w:r>
@@ -2928,51 +2928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water quantification in silicate glasses by Raman spectroscopy: Correcting for the effects of confocality, density and ferric iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony C. Withers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Médard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Laumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 483, pp.312 - 331. </w:t>
@@ -3075,51 +3075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicate melts during Earth's core formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3324,1076 +3324,1088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argon behavior in basaltic melts in presence of a mixed H2O-CO2 fluid at upper mantle conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a coherent model for the melting behavior of the deep Earth’s mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Fabbrizio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.014⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 265, pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426422v1</w:t>
+                <w:t xml:space="preserve">hal-01503000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorine in wadsleyite and ringwoodite: An experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Roberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzy Surble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 467, pp.99 - 107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a coherent model for the melting behavior of the deep Earth’s mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Argon behavior in basaltic melts in presence of a mixed H2O-CO2 fluid at upper mantle conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Fabbrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaston Garbarino</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 265, pp.67-81. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 448, pp.100-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2017.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503000v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond growth in mantle fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bureau</w:t>
+                <w:t xml:space="preserve">Incorporation of Fe 2+ and Fe 3+ in bridgmanite during magma ocean crystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Frost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Leroy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Trcera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.10.004⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (7), pp.1560 - 1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2016-5561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504562v1</w:t>
+                <w:t xml:space="preserve">hal-01637061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration of chlorite explains anomalously high electrical conductivity in the mantle wedges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+                <w:t xml:space="preserve">Diamond growth in mantle fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mainak Mookherjee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1501631⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 265, pp.4 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2016.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313495v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of H 2 O on metal–silicate partitioning of Ni, Co, V, Cr, Mn and Fe: Implications for the oxidation state of the Earth and Mars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Clesi</w:t>
+                <w:t xml:space="preserve">Dehydration of chlorite explains anomalously high electrical conductivity in the mantle wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mainak Mookherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.07.029⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.e1501631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1501631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637102v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and transport of hydrogen in the lithospheric mantle: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 240, pp.402-425. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.11.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.11.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Fe 2+ and Fe 3+ in bridgmanite during magma ocean crystallization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
+                <w:t xml:space="preserve">Effect of H 2 O on metal–silicate partitioning of Ni, Co, V, Cr, Mn and Fe: Implications for the oxidation state of the Earth and Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Clesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Trcera</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Fabbrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101 (7), pp.1560 - 1570. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 192, pp.97 - 121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am-2016-5561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637061v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusivity of hydrogen in iron-bearing olivine at 3 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Demouchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4425,1555 +4437,1567 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 260, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2016.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrease of hydrogen incorporation in forsterite from CO2-H2O-rich kimberlitic liquid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shantanu Keshav</w:t>
+                <w:t xml:space="preserve">H2O in olivine and garnet inclusions still trapped in diamonds from the Siberian craton: Implications for the water content of cratonic lithosphere peridotites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Novella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleurice Parat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrizio Nestola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Harris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2015-5200⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 230, pp.180-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217157v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superchondritic Sm/Nd ratio of the Earth: Impact of Earth's core formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 413, pp.158-166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.12.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01141949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmochemical fractionation by collisional erosion during the Earth’s accretion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Decrease of hydrogen incorporation in forsterite from CO2-H2O-rich kimberlitic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Demouchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shantanu Keshav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleurice Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms9295⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 100 (8-9), pp.1912-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2015-5200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680863v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the transition zone a deep reservoir for fluorine?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bureau</w:t>
+                <w:t xml:space="preserve">Cosmochemical fractionation by collisional erosion during the Earth’s accretion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Boujibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel J. Frost</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.07.051⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.324 - 335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms9295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191785v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2O in olivine and garnet inclusions still trapped in diamonds from the Siberian craton: Implications for the water content of cratonic lithosphere peridotites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Novella</w:t>
+                <w:t xml:space="preserve">Is the transition zone a deep reservoir for fluorine?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel J. Frost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Raepsaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.05.013⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 429, pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2015.07.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02114991v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of the dense hydrous magnesium silicate phase A at subduction zones conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gouriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hilairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 248, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox state of iron during high-pressure serpentinite dehydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Alberto Padron Navarta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Martin-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 169 (4), pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00410-015-1130-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarities between the Th/U map of the western US crystalline basement and the seismic properties of the underlying lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrahedral ferric iron in oxidized hydrous wadsleyite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph R. Smyth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Reynard</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Avignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika El Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M. Hirner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 99 (1), pp.243-254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.004⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 99, pp.458-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2014.4520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01366865v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedral ferric iron in oxidized hydrous wadsleyite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Similarities between the Th/U map of the western US crystalline basement and the seismic properties of the underlying lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah M. Hirner</w:t>
+                <w:t xml:space="preserve">G. Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 99, pp.458-466. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2014.4520⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 99 (1), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134851v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Fe redox state in serpentine during subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carlut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 400, pp.206-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.05.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressibility of Ca3Al2Si3O12 perovskite up to 55 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Chemistry of Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.419-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00269-014-0673-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting of subducted basalt at the core-mantle boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5995,228 +6019,228 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Hénot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 344 (6186), pp.892-912</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of water contents in olivine using Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Reynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 99, pp.149-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2014.4444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal–silicate partitioning of sulphur, new experimental and thermodynamic constraints on planetary accretion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6251,238 +6275,250 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 391, pp.42-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism and kinetics of the a-b transition in San Carlos olivine Mg1.8Fe0.2SiO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (1), pp.110-119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgrb.50061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal-silicate partitioning of Pb and U: Effects of metal composition and oxygen fugacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6491,2889 +6527,2889 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 114, pp.13-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2013.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferric iron and water incorporation in wadsleyite under hydrous and oxidizing conditions: A XANES, Mossbauer, and SIMS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mccammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Nathalie Ferot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (8-9), pp.1483-1493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am.2012.3869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water storage capacity in olivine and pyroxene to 14 GPa: Implications for the water content of the Earth's upper mantle and nature of seismic discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Nathalie Ferot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 349-350, pp.218-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidus and liquidus profiles of chondritic mantle: Implication for melting of the Earth across its history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Lo Nigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Garbarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 304 (1-2), pp.251-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence for perovskite and post-perovskite coexistence throughout the whole D″ region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Perrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 293, pp.90-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00549052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in Al-rich CaSiO3 perovskite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Greaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 174, pp.254-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Pressure Synthesis of Tantalum Nitride Having Orthorhombic U2S3 Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Zerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Miehe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinwang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro A. Dzivenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim K. Bulatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.2282-2288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.200801923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state and post-stishovite transformation of Al-bearing silica up to 100 Gpa and 3000 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.70-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting diagrams of Fe-rich alloys determined from synchrotron in-situ measurements in the 15-23GPa pressure range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ohtaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Arima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 174 (1-4), pp.181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental high pressure and high temperature study of the incorporation of uranium in the aluminous $CaSiO_{3}$ perovskite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 174 (1-4), pp.254-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equation of state and CaCl transformation of Al-bearing silica up to 100 GPa and 3000 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 174 (1-4), pp.70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melting diagrams of Fe-rich alloys determined from synchroton in situ measurements in the 15-23 Gpa pressure range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osamu Ohtaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Arima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 174, pp.181-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pepi.2008.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of natural UO2 at pressures up to 82 GPa and temperatures up to 2200 K</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Pressure and temperature dependence of H solubility in forsterite: An implication to water activity in the Earth interior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth T. Koga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am.2008.2735⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 268 (3-4), pp.354-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343577v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure and temperature dependence of H solubility in forsterite: An implication to water activity in the Earth interior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bali</w:t>
+                <w:t xml:space="preserve">Structural characterization of natural UO2 at pressures up to 82 GPa and temperatures up to 2200 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Greaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.01.035⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2008.2735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00339161v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoelastic properties of post-perovskite phase MgSiO3 determined experimentally at core-mantle boundary P-T conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuel for Plate Tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.025⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 315 (5810), pp.338-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1137738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01054547v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XANES study of the oxidation state of Cr in lower mantle phases: Periclase and magnesium silicate perovskite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sigrid Griet Eeckhout</w:t>
+                <w:t xml:space="preserve">Thermoelastic properties of post-perovskite phase MgSiO3 determined experimentally at core-mantle boundary P-T conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Amiguet</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 256 (1-2), pp.162-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2138/am.2007.2318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00328944v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potassium partitioning into molten iron alloys at high-pressure: Implications for Earth's core</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gautron</w:t>
+                <w:t xml:space="preserve">XANES study of the oxidation state of Cr in lower mantle phases: Periclase and magnesium silicate perovskite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Griet Eeckhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mccammon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Klemme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Amiguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.08.005⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 92 (5-6), pp.966-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am.2007.2318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00309034v1</w:t>
+                <w:t xml:space="preserve">hal-00328944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel for Plate Tectonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potassium partitioning into molten iron alloys at high-pressure: Implications for Earth's core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 160 (1), pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pepi.2006.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1137738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00328324v1</w:t>
+                <w:t xml:space="preserve">hal-00309034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Al-defects on the equation of state of Al-(Mg,Fe)SiO3 perovskite at high pressure and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kawamoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 263 (3-4), pp.167-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of partial melting at high-pressure using in situ X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental evidence for the insertion of U in the Al-CaSiO3 perovskite; implication for the energetic of the Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Greaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950600897013⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006GL027508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00613624v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of water solubility and partitioning. In Water in nominally anhydrous minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Keppler</w:t>
+                <w:t xml:space="preserve">Study of partial melting at high-pressure using in situ X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ohtaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 263 (3), pp.267-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950600897013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195335v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for the insertion of U in the Al-CaSiO3 perovskite; implication for the energetic of the Earth</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Thermodynamics of water solubility and partitioning. In Water in nominally anhydrous minerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Keppler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali M.A. Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reviews in Mineralogy and Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 62, pp.193-230</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195325v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen in an early magma ocean: Implications for Earth’s core composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9382,132 +9418,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.16623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotope fractionation in the deep Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9516,405 +9552,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurette Piani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2023.19588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archean subduction relics in the cratonic root – evidence from eclogite xenoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Bogdana Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastelic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen in an early magma ocean: Implications for Earth’s core composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geeth Manthilake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.5051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of water on metal-silicate partitioning and hydrogen incorporation in the core of the Earth and Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9959,176 +9995,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly (EGU2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria. pp.16849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01659788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of the radioactive heat sources uranium and thorium in the Earth's lower mantle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dubrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Mineral Physics Seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Matsushima, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10138,51 +10174,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron speciation in olivine-hosted melt inclusions inferred from Mössbauer spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaborieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10191,308 +10227,308 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mccammon C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vantelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02545413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water incorporation in transition zone minerals, Wadsleyite and Ringwoodite: a study using ERDA (Elastic Recoil Detection Analysis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Novella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMPG-XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal calibration of Raman spectroscopy for the analysis of volatiles in glasses of variable composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02404699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10502,51 +10538,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de la Terre primitive : Comment construire une planète habitable ? Groupe de Recherche : « Mécanismes géodynamiques de la Terre primitive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Andrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10555,205 +10591,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DES VOLCANS AUX NUAGES L’Observatoire de Physique du Globe de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262-263 (II), pp.7-40, 2017, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water in transition zone and lower mantle minerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mccammon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Mackwell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's deep water cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union (AGU), pp.57-68, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/168GM06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10763,157 +10799,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les verrous technologiques dans l'expérimentation haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Largeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ghnassia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau de technologie des hautes pressions du CNRS (Réseau HP), pp.230, 2009, 2-9524623-0-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId320"/>
+      <w:footerReference w:type="default" r:id="rId323"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11060,51 +11096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Boffa-Ballaran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099837v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curtolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C. Day" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Innocenzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha G. Pamato" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119311" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-305-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.4.235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Martinek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-549-2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04303433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaborieau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pompilio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Radu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Ionov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106681" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bogdana Radu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ionov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17442-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03071638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Buso" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2038" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7264" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989517v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Mccammon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02284266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005979" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1507-9" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujibar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426422v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roberge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.03.025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503000v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.02.009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Frost" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leroy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.10.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313495v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501631" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clesi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbrizio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.07.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306676v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC8VRZJQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5561" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.08.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217157v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baptiste" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Keshav" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5200" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141949v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.054" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ7VL5S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9295" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114991v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Nestola" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4WZTNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gouriet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2015.09.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172310v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Padron Navarta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Martin-Hernandez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1130-y" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366865v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.004" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG8SBRV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134851v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Smyth" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Hirner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4520" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134258v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.038" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BV0KCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gr&#233;aux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-014-0673-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134845v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4444" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134245v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053769v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50061" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZTG8FC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820585v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.034" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KRN0C5T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFD1P3HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Lo Nigro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.02.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBNV7WR9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549052v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.02.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XN35T3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Greaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.010" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNXLHWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450274v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Miehe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwang Li" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro A. Dzivenko" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim K. Bulatov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801923" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5TFSKQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.024" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68QPJT6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ohtaka" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arima" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92RCDV3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533032v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454183v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ohtaka" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343577v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2735" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339161v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bali" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTR601NT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054547v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.025" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3R283HL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328944v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Griet Eeckhout" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Klemme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Amiguet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2318" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328324v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1137738" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamoto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T8TF3T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613624v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600897013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195335v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keppler" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027508" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822699v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16623" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822731v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19588" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlastelic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01659788v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739538v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrail" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02545413v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccammon C." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427280v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404699v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262243v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Mackwell" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/168GM06" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159162v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissinot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ghnassia" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508610v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Demouchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thoraval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziana Boffa-Ballaran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2026.119899" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242028v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Curtolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Condamine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Schiavi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Novella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.03.013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076615v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geeth Manthilake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chantel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2025.107378" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099837v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C. Day" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Innocenzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha G. Pamato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119311" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Khan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-025-02260-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099836v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bureau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khodja" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-305-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04688505v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.4.235" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04197034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Martinek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Verdier-Paoletti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauvigne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-35-549-2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04303433v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaborieau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pompilio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121701" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690268v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. B. Radu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Ionov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106681" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03418806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106815" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02996319v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2021-7264" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03071638v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Buso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Laumonier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/geochemlet.2038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Bogdana Radu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ionov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Costin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17442-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maurice" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-020-01731-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. A Mccammon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vantelon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02780326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swetha Venugopal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65226-3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02284266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chantel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monteux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JE005979" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01900336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Padr&#243;n-Navarta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-018-1507-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01818386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raepsaet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2018.00075" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01736955v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clesi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898410v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pesce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-017-0053-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01761836v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Withers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#233;dard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.036" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635980v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boujibar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01679036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freitas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02275-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Garbarino" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.02.009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roberge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Surble" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.03.025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fabbrizio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.11.014" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637061v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali M.A. Bouhifd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trcera" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2016-5561" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01504562v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Frost" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leroy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Esteve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2016.10.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313495v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainak Mookherjee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1501631" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC8VRZJQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01637102v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clesi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fabbrizio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.07.029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG124GX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412663v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.08.005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBD8HFXJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02114991v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Nestola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.05.013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K4WZTNH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.12.054" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZ7VL5S1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217157v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baptiste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantanu Keshav" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurice Parat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2015-5200" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680863v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9295" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191785v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.051" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107591v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gouriet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hilairet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amiguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2015.09.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172310v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alberto Padron Navarta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Martin-Hernandez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-015-1130-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. Smyth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Avignant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Hirner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4520" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366865v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montagnac" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reynard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.02.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDG8SBRV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134258v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carlut" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.05.038" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BV0KCW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gr&#233;aux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gautron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00269-014-0673-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134845v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc H&#233;not" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134882v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Reynard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2014.4444" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134245v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.01.021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NWMX3MJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053769v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Perrillat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrb.50061" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GZTG8FC3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820585v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.03.034" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8KRN0C5T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mccammon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Nathalie Ferot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2012.3869" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784205v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.06.022" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VFD1P3HX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682469v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Lo Nigro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.02.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBNV7WR9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549052v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guignot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.02.026" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XN35T3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454160v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Greaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLNXLHWX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450274v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Zerr" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Miehe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinwang Li" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro A. Dzivenko" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim K. Bulatov" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200801923" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5TFSKQM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454170v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.06.024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-68QPJT6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533033v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ohtaka" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fukui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Arima" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2008.09.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92RCDV3Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;aux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533032v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454183v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osamu Ohtaka" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339161v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bali" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T. Koga" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.01.035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTR601NT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343577v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Greaux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2008.2735" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328324v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1137738" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054547v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.01.025" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3R283HL-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328944v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Griet Eeckhout" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Klemme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Amiguet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2007.2318" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309034v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2006.08.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TV8F6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327153v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kawamoto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.08.012" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7T8TF3T-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195325v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006GL027508" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613624v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600897013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195335v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Keppler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16623" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04822731v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurette Piani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.19588" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587756v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Harris" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlastelic" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03269532v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.5051" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01659788v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739538v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dubrail" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02545413v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mccammon C." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02427280v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Novella" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02404699v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Mackwell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/168GM06" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159162v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boissinot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Largeteau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Morizet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ghnassia" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>