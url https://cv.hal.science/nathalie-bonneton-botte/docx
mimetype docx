--- v0 (2026-03-17)
+++ v1 (2026-04-18)
@@ -1,5017 +1,5959 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> nathalie bonneton-Botté </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directrice INSPE de Bretagne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Animals Are My Friends”: Exploring the Relationship Between Animal Companionship in Childhood and Moral Concerns in Adulthood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Emotion to Action: Compassion as a Driver for Marine Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David S Smith</w:t>
+                <w:t xml:space="preserve">Léa Berger Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECA 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IOCAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MDPI, Mar 2026, En ligne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549158v1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Animals Are My Friends”: Exploring the Relationship Between Animal Companionship in Childhood and Moral Concerns in Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Berger-Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+                <w:t xml:space="preserve">David S Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, En ligne, France. pp.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/blsf2025045002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636156v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compagnons d’enfance, Protecteurs de demain”: quand l’attachement à un animal éveille notre conscience éthique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Berger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Brest, Jul 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954928v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Rendre l’invisible visible”: liens entre nouvelles technologies, empathie et protection de la biodiversité marine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Compagnons d’enfance, Protecteurs de demain”: quand l’attachement à un animal éveille notre conscience éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Brest, Jul 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954944v1</w:t>
+                <w:t xml:space="preserve">hal-04954928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guider les élèves dans la résolution de problèmes : étude à partir d'un logiciel de géométrie sur tablette</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+                <w:t xml:space="preserve">“Rendre l’invisible visible”: liens entre nouvelles technologies, empathie et protection de la biodiversité marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jamet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Léa Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque international de l’association Ripsydeve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims (France), France</w:t>
+              <w:t xml:space="preserve">CIRS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brest, Jul 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606573v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Guider les élèves dans la résolution de problèmes : étude à partir d'un logiciel de géométrie sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">16ème colloque international de l’association Ripsydeve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868348v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La technologie numérique au service de l’école inclusive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basma Frangieh</w:t>
+                <w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miramand Ludovic</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">90ème congrès de l’ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097079v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La motricité manuelle au service des premiers apprentissages en mathématiques, un facteur décisif pour tous ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La technologie numérique au service de l’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miramand Ludovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de l'APMEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint Brieuc (webinaire), France</w:t>
+              <w:t xml:space="preserve">90ème congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681457v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory task choice in future studies focusing on arithmetic, finger counting and working memory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">La motricité manuelle au service des premiers apprentissages en mathématiques, un facteur décisif pour tous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonnick Noël</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadege Saliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Executive Functions in Language Development and Arithmetical Learning: Behavioral and Neuropsychological Insights - International Group for Understanding Arithmetic, Numerical cognition And language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, online, Germany</w:t>
+              <w:t xml:space="preserve">Les journées de l'APMEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint Brieuc (webinaire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806626v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaligo+ : une application innovante pour le soutien à l’apprentissage de l’écriture chez l’enfant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Working memory task choice in future studies focusing on arithmetic, finger counting and working memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Filly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès de la SOFMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFMER, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Executive Functions in Language Development and Arithmetical Learning: Behavioral and Neuropsychological Insights - International Group for Understanding Arithmetic, Numerical cognition And language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097082v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement cognitif est-il culturel? L'exemple de la motricité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kaligo+ : une application innovante pour le soutien à l’apprentissage de l’écriture chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Filly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable, développement de l'enfant, développement profressionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dinard, France</w:t>
+              <w:t xml:space="preserve">37ème Congrès de la SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFMER, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03681412v1</w:t>
+                <w:t xml:space="preserve">hal-04097082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La motricité manuelle au service des premiers apprentissages en mathématiques, un facteur décisif pour tous ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le développement cognitif est-il culturel? L'exemple de la motricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Quirino Chaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE Provence, Apprentissages, stratégies et politiques éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Développement durable, développement de l'enfant, développement profressionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404547v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dictée sur tablette, une étude exploratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La motricité manuelle au service des premiers apprentissages en mathématiques, un facteur décisif pour tous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Saliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rogard Maxime</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Jamet</w:t>
+                <w:t xml:space="preserve">Stéphanie Quirino Chaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFERE Provence, Apprentissages, stratégies et politiques éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404557v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual motor skills at the service of early learning in mathematics, a decisive factor for everyone?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La dictée sur tablette, une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Hili</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Quirino-Chaves</w:t>
+                <w:t xml:space="preserve">Rogard Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Saliot</w:t>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFERE ( Structure Fédérative d’Études et de Recherches en Éducation ) Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMPIRIC; Aix-Marseille université, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque SFERE Provence, Apprentissages, stratégies et politiques éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134469v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et apprentissage de l’écriture : perspectives pour l’école inclusive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manual motor skills at the service of early learning in mathematics, a decisive factor for everyone?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Quirino-Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Saliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaire Handicap Education Numérique, INSHEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Suresnes, France</w:t>
+              <w:t xml:space="preserve">Journée SFERE ( Structure Fédérative d’Études et de Recherches en Éducation ) Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMPIRIC; Aix-Marseille université, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404533v1</w:t>
+                <w:t xml:space="preserve">hal-04134469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la motricité dans les apprentissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Intelligence artificielle et apprentissage de l’écriture : perspectives pour l’école inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'automne du SNUIPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Port Leucate, France</w:t>
+              <w:t xml:space="preserve">Chaire Handicap Education Numérique, INSHEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404518v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la motricité à l'école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la motricité dans les apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20eme Université d'automne du SNUIPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Port Leucate, France</w:t>
+              <w:t xml:space="preserve">Université d'automne du SNUIPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Port Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681401v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On implicative relationships between fine motor skills, mental representation of fingers, finger use and calculation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le rôle de la motricité à l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematical Cognition and Learning Society - Dublin 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dublin - online, Ireland</w:t>
+              <w:t xml:space="preserve">20eme Université d'automne du SNUIPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Port Leucate, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127447v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre motricité fine, représentation mentale des doigts, utilisation des doigts en calcul et performance additive : construction d'une échelle implicative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE). 8-9 Octobre 2020 – Nancy – Université de Lorraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaligo : un cahier numérique pour l’apprentissage de l’écrit. Journée des technologies éducatives. Rennes, MSHB,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On implicative relationships between fine motor skills, mental representation of fingers, finger use and calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Anquetil</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des technologies éducatives, MSHB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">The Mathematical Cognition and Learning Society - Dublin 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin - online, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541345v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kaligo : un cahier numérique pour l’apprentissage de l’écrit. Journée des technologies éducatives. Rennes, MSHB,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rey</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t>
+              <w:t xml:space="preserve">Journée des technologies éducatives, MSHB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538471v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat scolaire et cadre éducatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être et Bienveillance à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541336v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attentes et préventions à l'égard des tablettes numériques pour l'apprentissage de l'écriture enmaternelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Climat scolaire et cadre éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katell Mingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium international sur la littératie à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Créteil (UPEC), Jun 2017, Ajjacio, France</w:t>
+              <w:t xml:space="preserve">Bien-être et Bienveillance à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763918v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à écrire des lettres cursives sur tablette numérique: rôle du feedback.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Attentes et préventions à l'égard des tablettes numériques pour l'apprentissage de l'écriture enmaternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fleury</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Mingant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International sur la Littéracie à l’Ecole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2017, Ajjacio, France</w:t>
+              <w:t xml:space="preserve">Symposium international sur la littératie à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil (UPEC), Jun 2017, Ajjacio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763977v1</w:t>
+                <w:t xml:space="preserve">hal-01763918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à écrire aux enfants de maternelle : représentations et pratiques des enseignants de maternelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apprendre à écrire des lettres cursives sur tablette numérique: rôle du feedback.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Association internationale de la didactique du français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de la didactique du français (AIDFR, Oct 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Symposium International sur la Littéracie à l’Ecole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Jun 2017, Ajjacio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764086v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du jeu dans le développement de l'enfant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apprendre à écrire aux enfants de maternelle : représentations et pratiques des enseignants de maternelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le jeu à l'école, congrès de l'AGEEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Saint-Brieuc, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’Association internationale de la didactique du français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de la didactique du français (AIDFR, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541341v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception du mouvement d’écriture cursive chez des enfants scripteurs et non scripteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La place du jeu dans le développement de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Strasbourg, Sep 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Le jeu à l'école, congrès de l'AGEEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Saint-Brieuc, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764135v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La perception du mouvement d’écriture cursive chez des enfants scripteurs et non scripteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, Sep 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accompagner la scolarisation de l’enfant en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Handicap, un autre regard ? Loi du 11 février 2005, 10 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHB, Jan 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apprentissage de l'écriture manuscrite à l'ère du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean François Connan; Marianne Jover; Jeremy Danna. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Apprentissage, Evaluation et rééducation de l'écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2025, 978-2-8073-6440-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptabilité d'un outil numérique d'aide à l'enseignement de l'écriture à l'école maternelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écriture dès le début de l'école primaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprentissage de l’écriture manuscrite : des difficultés perçues par les enseignants aux difficultés des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'apprentissage de la langue écrite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empathie et la compassion: clés de la préservation marine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Berger Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Birien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Steciuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIPSYDEVE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making the Invisible Visible: The Relationship Between New Technologies, Empathy and Marine Biodiversity Conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Berger Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIRS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaligo : an innovative app’ to support handwriting learning for children with neurodevelopmental disorders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Filly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34th Annual Meeting European Academy of Childhood Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Barcelone, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utiliser ses doigts pour calculer : une ressource pour tous les collégiens présentant une déficience intellectuelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">61ème congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation entre performances perceptivo-tactiles et arithmétiques chez des enfants présentant une déficience intellectuelle légère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développements atypiques : quels apports pour la psychologie du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Rennes, France. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les recherches en psychologie peuvent-elles contribuer à développer des pratiques plus inclusives?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 194 (37), pp.85-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’usage des doigts en mathématiques chez des élèves présentant un trouble du développement intellectuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Saliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18 (3), 9-21 p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12n8g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching and Rehabilitation of Handwriting for Children in the Digital Age: Issues and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Miramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Children</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (7), pp.1096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/children10071096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles pratiques pour les professionnels de santé et de l’éducation ? Une recherche exploratoire au service de la conception d’outils numériques pour l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Miramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (186)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des bénéfices d’un dispositif d’entraînement à l’usage des doigts en mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of School Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.082957352210819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/08295735221081960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwriting isolated cursive letters in young children: Effect of the visual trace deletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2020.101439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can tablet apps support the learning of handwriting? An investigation of learning outcomes in kindergarten classroom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Le Magadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compedu.2020.103831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Speech Comprehension in Deaf Children with Cochlear Implant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Sourn-Bissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dardier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Codet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Language and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (1), pp.44-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2478/plc-2020-0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A teacher-implemented intervention program to promote finger use in numerical tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10212-019-00441-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture manuscrite : un apprentissage moteur spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02484581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture manuscrite: un apprentissage moteur spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 163, pp.722-729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching cursive handwriting: A contribution to the acceptability study of using digital tablets in French classrooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Beucher-Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Corf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Early Childhood Literacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (2), pp.259-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1468798419838587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of the cursive handwriting movement in writers and pre-writers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gonthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (4), pp.927-943. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11145-018-9819-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Letters with the Whole Body: Visuo-Motor versus Visual Teaching in Kindergarten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125 (1), pp.190-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0031512517742284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-il nécessaire d’enseigner le sens du tracé des lettres en capitale d’imprimerie en maternelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (6), pp.582-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessin de la main et habiletés numériques chez des enfants d’âge préscolaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Hili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (3), pp.207-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1037/a0039037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez les enfants pré-scripteurs et scripteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez des l'enfant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 66 (3), pp.164-171</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 66 (3), pp.164 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0028369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855104v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez des l'enfant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez les enfants pré-scripteurs et scripteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny de La Haye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 66 (3), pp.164 - 171. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 66 (3), pp.164-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763835v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à déduire le sens d'un mot à partir du contexte : effets d'un entraînement en Segpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nouvelle revue de l'adaptation et de la scolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52 (4), pp.61-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/nras.052.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5021,91 +5963,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motricité et apprentissage en contexte scolaire Synthèse des travaux en vue de l'obtention d'une habilitation à diriger des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences cognitives. Université de Rennes 2, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04097071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5115,644 +6057,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'intelligence artificielle peut-elle soutenir l'apprentissage de l'écrit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404502v1</w:t>
-              </w:r>
-[...537 lines deleted...]
-                <w:t xml:space="preserve">hal-03833256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId135"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5899,51 +6302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger-Meunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Smith" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2025045002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miramand Ludovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Saliot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404547v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino Chaves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino-Chaves" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Saliot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404518v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127447v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03169415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541345v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541336v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mingant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541341v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764135v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764096v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8g" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04142815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miramand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10071096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681334v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08295735221081960" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2020.101439" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416512v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Legrand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-019-00441-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484581v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilbert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343264v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319960v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468798419838587" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889090v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512517742284" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763825v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039037" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855104v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763835v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028369" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763862v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.052.0061" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-04097071v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404502v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485127v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833256v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger-Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2025045002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miramand Ludovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Saliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino Chaves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino-Chaves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Saliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03169415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mingant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Steciuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04142815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miramand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10071096" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08295735221081960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2020.101439" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Legrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-019-00441-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468798419838587" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512517742284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028369" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.052.0061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-04097071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>