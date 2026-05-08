--- v1 (2026-04-18)
+++ v2 (2026-05-08)
@@ -327,424 +327,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t>
+                <w:t xml:space="preserve">Compagnons d’enfance, Protecteurs de demain”: quand l’attachement à un animal éveille notre conscience éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+                <w:t xml:space="preserve">Léa Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CIRS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brest, Jul 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636156v1</w:t>
+                <w:t xml:space="preserve">hal-04954928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compagnons d’enfance, Protecteurs de demain”: quand l’attachement à un animal éveille notre conscience éthique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">“Rendre l’invisible visible”: liens entre nouvelles technologies, empathie et protection de la biodiversité marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Brest, Jul 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954928v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Rendre l’invisible visible”: liens entre nouvelles technologies, empathie et protection de la biodiversité marine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Berger</w:t>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Brest, Jul 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954944v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guider les élèves dans la résolution de problèmes : étude à partir d'un logiciel de géométrie sur tablette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international de l’association Ripsydeve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims (France), France</w:t>
@@ -773,103 +773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t>
@@ -1997,217 +1997,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre motricité fine, représentation mentale des doigts, utilisation des doigts en calcul et performance additive : construction d'une échelle implicative</w:t>
+                <w:t xml:space="preserve">On implicative relationships between fine motor skills, mental representation of fingers, finger use and calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE). 8-9 Octobre 2020 – Nancy – Université de Lorraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">The Mathematical Cognition and Learning Society - Dublin 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Dublin - online, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169415v1</w:t>
+                <w:t xml:space="preserve">hal-03127447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On implicative relationships between fine motor skills, mental representation of fingers, finger use and calculation</w:t>
+                <w:t xml:space="preserve">Relations entre motricité fine, représentation mentale des doigts, utilisation des doigts en calcul et performance additive : construction d'une échelle implicative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Mathematical Cognition and Learning Society - Dublin 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Dublin - online, Ireland</w:t>
+              <w:t xml:space="preserve">13e Colloque International du Réseau Interuniversitaire de PSYchologie du DEVeloppement et de l’Education (RIPSYDEVE). 8-9 Octobre 2020 – Nancy – Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127447v1</w:t>
+                <w:t xml:space="preserve">hal-03169415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaligo : un cahier numérique pour l’apprentissage de l’écrit. Journée des technologies éducatives. Rennes, MSHB,</w:t>
               </w:r>
@@ -4048,265 +4048,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and Rehabilitation of Handwriting for Children in the Digital Age: Issues and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles pratiques pour les professionnels de santé et de l’éducation ? Une recherche exploratoire au service de la conception d’outils numériques pour l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Miramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (186)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142815v1</w:t>
+                <w:t xml:space="preserve">hal-04306653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques pour les professionnels de santé et de l’éducation ? Une recherche exploratoire au service de la conception d’outils numériques pour l’écriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching and Rehabilitation of Handwriting for Children in the Digital Age: Issues and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Miramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children10071096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306653v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des bénéfices d’un dispositif d’entraînement à l’usage des doigts en mathématiques</w:t>
               </w:r>
@@ -4552,51 +4552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Le Magadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.38. </w:t>
@@ -6302,51 +6302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger-Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2025045002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miramand Ludovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Saliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino Chaves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino-Chaves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Saliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03169415v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127447v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mingant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Steciuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04142815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miramand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10071096" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08295735221081960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2020.101439" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Legrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-019-00441-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468798419838587" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512517742284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028369" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.052.0061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-04097071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger-Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2025045002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miramand Ludovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Saliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino Chaves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino-Chaves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Saliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03169415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mingant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Steciuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miramand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04142815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10071096" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08295735221081960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2020.101439" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Legrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-019-00441-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468798419838587" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512517742284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028369" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.052.0061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-04097071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>