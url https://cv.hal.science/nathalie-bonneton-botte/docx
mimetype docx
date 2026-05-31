--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -327,424 +327,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compagnons d’enfance, Protecteurs de demain”: quand l’attachement à un animal éveille notre conscience éthique</w:t>
+                <w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
+                <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Berger</w:t>
+                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Brest, Jul 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954928v1</w:t>
+                <w:t xml:space="preserve">hal-04636156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Rendre l’invisible visible”: liens entre nouvelles technologies, empathie et protection de la biodiversité marine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Compagnons d’enfance, Protecteurs de demain”: quand l’attachement à un animal éveille notre conscience éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Brest, Jul 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954944v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfices du guidage d’un logiciel de géométrie (IntuiGéo) sur les performances d’élèves de cycle 4</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Rendre l’invisible visible”: liens entre nouvelles technologies, empathie et protection de la biodiversité marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Colliot</w:t>
+                <w:t xml:space="preserve">Nathalie Marec Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Michinov</w:t>
+                <w:t xml:space="preserve">Léa Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Jeunes Chercheurs JSJC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CIRS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Brest, Jul 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636156v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guider les élèves dans la résolution de problèmes : étude à partir d'un logiciel de géométrie sur tablette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international de l’association Ripsydeve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims (France), France</w:t>
@@ -773,103 +773,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de feedbacks adaptatifs basés sur l’Intelligence Artificielle pour l’apprentissage de la géométrie sur tablette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Colliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Intelligence Artificielle dans la recherche en psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, Dec 2024, Tours, France</w:t>
@@ -1233,221 +1233,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaligo+ : une application innovante pour le soutien à l’apprentissage de l’écriture chez l’enfant</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le développement cognitif est-il culturel? L'exemple de la motricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès de la SOFMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOFMER, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Développement durable, développement de l'enfant, développement profressionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Dinard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097082v1</w:t>
+                <w:t xml:space="preserve">hal-03681412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement cognitif est-il culturel? L'exemple de la motricité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kaligo+ : une application innovante pour le soutien à l’apprentissage de l’écriture chez l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bucaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Filly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable, développement de l'enfant, développement profressionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Dinard, France</w:t>
+              <w:t xml:space="preserve">37ème Congrès de la SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOFMER, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681412v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La motricité manuelle au service des premiers apprentissages en mathématiques, un facteur décisif pour tous ?</w:t>
               </w:r>
@@ -1669,217 +1669,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual motor skills at the service of early learning in mathematics, a decisive factor for everyone?</w:t>
+                <w:t xml:space="preserve">Intelligence artificielle et apprentissage de l’écriture : perspectives pour l’école inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadège Saliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SFERE ( Structure Fédérative d’Études et de Recherches en Éducation ) Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMPIRIC; Aix-Marseille université, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Chaire Handicap Education Numérique, INSHEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Suresnes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134469v1</w:t>
+                <w:t xml:space="preserve">hal-03404533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence artificielle et apprentissage de l’écriture : perspectives pour l’école inclusive</w:t>
+                <w:t xml:space="preserve">Manual motor skills at the service of early learning in mathematics, a decisive factor for everyone?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Quirino-Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Saliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaire Handicap Education Numérique, INSHEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Suresnes, France</w:t>
+              <w:t xml:space="preserve">Journée SFERE ( Structure Fédérative d’Études et de Recherches en Éducation ) Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMPIRIC; Aix-Marseille université, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404533v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la motricité dans les apprentissages</w:t>
               </w:r>
@@ -2269,217 +2269,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climat scolaire et cadre éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t>
+              <w:t xml:space="preserve">Bien-être et Bienveillance à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538471v1</w:t>
+                <w:t xml:space="preserve">hal-02541336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climat scolaire et cadre éducatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde : La recherche est-elle nécessaire pour être un bon professionnel de l’éducation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gagnebien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bien-être et Bienveillance à l'école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel INSPE de Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE - UBO, Jun 2018, Guidel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541336v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentes et préventions à l'égard des tablettes numériques pour l'apprentissage de l'écriture enmaternelle</w:t>
               </w:r>
@@ -3530,51 +3530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Filly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basma Frangieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4048,265 +4048,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques pour les professionnels de santé et de l’éducation ? Une recherche exploratoire au service de la conception d’outils numériques pour l’écriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching and Rehabilitation of Handwriting for Children in the Digital Age: Issues and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Miramand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (7), pp.1096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/children10071096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306653v1</w:t>
+                <w:t xml:space="preserve">hal-04142815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching and Rehabilitation of Handwriting for Children in the Digital Age: Issues and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelles pratiques pour les professionnels de santé et de l’éducation ? Une recherche exploratoire au service de la conception d’outils numériques pour l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Miramand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basma Frangieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (186)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/children10071096⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04142815v1</w:t>
+                <w:t xml:space="preserve">hal-04306653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des bénéfices d’un dispositif d’entraînement à l’usage des doigts en mathématiques</w:t>
               </w:r>
@@ -4552,51 +4552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Le Magadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Cherbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.38. </w:t>
@@ -5623,51 +5623,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez des l'enfant.</w:t>
+                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez les enfants pré-scripteurs et scripteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
@@ -5689,102 +5689,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 66 (3), pp.164 - 171. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 66 (3), pp.164-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763835v1</w:t>
+                <w:t xml:space="preserve">halshs-00855104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez les enfants pré-scripteurs et scripteurs</w:t>
+                <w:t xml:space="preserve">Détection et identification d'une caractéristique du mouvement d'écriture manuscrite chez des l'enfant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonneton-Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny de La Haye</w:t>
@@ -5806,69 +5797,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Experimental Psychology / Revue canadienne de psychologie expérimentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 66 (3), pp.164-171</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 66 (3), pp.164 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0028369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00855104v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à déduire le sens d'un mot à partir du contexte : effets d'un entraînement en Segpa</w:t>
               </w:r>
@@ -6302,51 +6302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger-Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2025045002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954928v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954944v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miramand Ludovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Saliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097082v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino Chaves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino-Chaves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Saliot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03169415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541336v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mingant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Steciuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miramand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04142815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10071096" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08295735221081960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2020.101439" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Legrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-019-00441-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468798419838587" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512517742284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028369" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855104v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.052.0061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-04097071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558307v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonneton-Bott&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec-Breton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549158v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger-Meunier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S Smith" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/blsf2025045002" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Colliot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Cherbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Michinov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marec Breton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954944v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jamet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097079v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basma Frangieh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miramand Ludovic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681457v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hili" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Saliot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806626v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097082v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bucaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Filly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404547v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino Chaves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404557v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogard Maxime" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Quirino-Chaves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Saliot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681401v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127447v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03169415v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541345v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02538471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gagnebien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Beucher-Marsal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mingant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763977v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484595v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Muller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye-Nicolas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549345v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Birien" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Steciuk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04097085v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764123v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986811v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12n8g" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04142815v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Miramand" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children10071096" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306653v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681334v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08295735221081960" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404488v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2020.101439" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480182v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Le Magadou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2020.103831" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Sourn-Bissaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Codet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/plc-2020-0003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02416512v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Legrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-019-00441-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Guilbert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319960v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Corf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468798419838587" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01718616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-018-9819-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0031512517742284" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625443v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny de La Haye" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039037" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763835v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028369" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01763862v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nras.052.0061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/tel-04097071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404502v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>