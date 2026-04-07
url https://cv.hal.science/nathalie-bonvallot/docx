--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NATHALIE BONVALLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet cocktail : un impensé juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafail Zorzos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput screening to identify endocrine disruptors: Contribution of low-resolution tandem MS and high-resolution MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Solhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1338 (1), pp.343594. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2024.343594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpal tunnel syndrome and occupational co-exposure to biomechanical factors and neurotoxic chemicals using job-exposure matrices and self-reported exposure: Findings from the Constances cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rapicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0329324. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of chlordecone in indoor dust by GC/MS/MS and associated human exposure in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.138809. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Exposure to Organophosphate Esters and Child Neurodevelopment in the French National Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.109558. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From application in the fields to dispersion in the atmosphere: A narrative review on airborne pesticides and their monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.102820. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating and Analysing Occupational Health Data Using a Multi-Ontology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1 &amp; 2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting perspectives on project prioritisation process in the EU co-funded multinational partnership for the assessment of risks from chemicals (PARC) through focus group discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katya Manuella Permana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Mouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-024-01041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of organic contaminants in hair for biomonitoring purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashna Lallmahomed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environment International, 183, pp.108419. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multiple pesticide exposure in pregnant women in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41370-022-00507-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Outcomes Related to Multiple Exposures in Occupational Settings: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Health at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (4), pp.382-395. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2024.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of occupational co-exposure to biomechanical factors and neurotoxic chemicals in French workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Work Exposures and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (5), pp.486-494. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxae019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compound concentrations in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 471 (471), pp.134277. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens et risque chimique autour de la périnatalité et l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.S68-S69. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control banding method for chemical risk assessment in occupational settings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Aachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers in Public Health, 11, pp.1282668. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2023.1282668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : un concept scientifique à la recherche de traduction juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : un concept scientifique à la recherche de traduction juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of glyphosate and AMPA in indoor settled dust by hydrophilic interaction liquid chromatography with tandem mass spectrometry and implications for human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 466, pp.130654. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of selected pesticides and/or their metabolites in urine by off-line solid phase extraction and ultra high performance liquid chromatography/hybrid quadrupole time-of-flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouillon-Bartoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107539. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2022.107539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical strategies to profile the internal chemical exposome and the metabolome of human placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghad Al-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1219, pp.339983. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2022.339983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue des différentes méthodologies existantes pratiquées en France permettant d’évaluer l’impact des polluants chimiques et radiologiques sur la santé de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2022.1634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03895089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of a matrix linking work situations to chemical health risk at the workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Aachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15459624.2021.2023161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-natal exposure of children to organophosphate flame retardants: a nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.107435. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspect screening and targeted analyses: Two complementary approaches to characterize human exposure to pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 786, pp.147499. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a neurotoxic classification for chemicals at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiraz Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (7), pp.393-405. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2020.1864256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation et les actions de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 115 (115), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aedesp.115.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphorus Flame Retardants: A Global Review of Indoor Contamination and Human Exposure in Europe and Epidemiological Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (18), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17186713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational co-exposure to biomechanical factors and neurotoxic chemicals in a representative sample of French employees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.e12090. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1348-9585.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Perspective d’utilisation des données omiques en évaluation des risques sanitaires : du concept vers l’opérationnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions et risques sanitaires liés aux composés organiques semi-volatils dans l’habitat. Synthèse du programme de recherche ECOS-Habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weniuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.380-391. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation de contaminants anthropiques semi-volatils pour l’étude des risques. Le cas des retardateurs de flamme organophosphorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boury Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.222-234. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome disruption of pregnant rats and their offspring resulting from repeated exposure to a pesticide mixture representative of environmental contamination in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0198448. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Exposures and Coexposures to Occupational Hazards Among Agricultural Workers A Systematic Review of Observational Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Health at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXsIgN: a cross-species repository for toxicogenomic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Caillarec-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (12), pp.2116-2122. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a powerful tool to decipher the biological effects of environmental contaminants in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.48-56. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-by-chemical and cumulative risk assessment of residential indoor exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of environmental semi-volatile organic compounds via inhalation: A review of methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.202 - 213. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor residential exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating exposures & cumulating risk for semivolatile organic compounds: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.649-659. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative toxicity for indoor semi volatile organic compounds based on neuronal death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the air and dust of 30 French schools: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermal absorption of semivolatile organic compounds from the gas phase: Sensitivity of exposure assessment by steady state modeling to key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.106-113. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des particularités physiologiques, toxicologiques et comportementales pré- et postnatales de l’enfant dans l’évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.550-554. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2016.0940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal exposure to persistent organic pollutants and organophosphate pesticides, and markers of glucose metabolism at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debost-Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.207--217. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of pregnant women to persistent organic pollutants and cord sex hormone levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debost-Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dev260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple exposures to indoor contaminants: Derivation of benchmark doses and relative potency factors based on male reprotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the particulate phase in dwellings: A nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136, pp.82-94. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood exposure to polybrominated diphenyl ethers and neurodevelopment at six years of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air des enceintes ferroviaires souterraines et risques sanitaires chez les travailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34e Congrès National de Médecine et Santé au Travail, 77 (3), pp.548. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of maternal obesity on the metabolic profiles of pregnant women and their offspring at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.1896-1907. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-015-0836-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de valeurs toxicologiques de référence adaptées à la prise en compte des mélanges en évaluation des risques sanitaires : méthodes existantes et applications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.203-221. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2014.0696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exposure-based framework for grouping pollutants for a cumulative risk assessment approach: case study of indoor semi-volatile organic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.20-8. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential input from metabolomics for exploring and understanding the links between environment and health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part B: Critical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10937404.2013.860318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.3959-69. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405269q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary Glycol Ether Metabolites in Women and Time to Pregnancy: The PELAGIE Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (10), pp.1167-73. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.1206103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque chimique en santé-travail et en santé-environnement : objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.434-441. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs limites d'exposition professionnelles (VLEP),valeurs toxicologiques de référence (VTR) :objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia El Yamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.442-449. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics tools for describing complex pesticide exposure in pregnant women in Brittany (france).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e64433. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00863407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfluthrin indoor air concentration and inhalation exposure during application of electric vaporizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60C, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted profiling of pesticide metabolites by LC-HRMS: an exposomics tool for human exposure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 406 (4), pp.1149-61. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7136-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycol ethers and congenital malformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.940. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EDE.0b013e3182a79ac7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary biomarkers of exposure to glycol ethers and chlorinated solvents during pregnancy: determinants of exposure and comparison with indirect methods of exposure assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (1), pp.62-70. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oem.2010.062315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et résultats attendus d’une évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ismert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.240-242. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2012.0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure during pregnancy to glycol ethers and chlorinated solvents and the risk of congenital malformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (6), pp.806-12. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EDE.0b013e31826c2bd8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haber's rule duration adjustments should not be used systematically for risk assessment in public health decision-making.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 204 (2-3), pp.148-55. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and technical workers are not the only workers exposed to solvents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (1), 142-3; author reply 144. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2011.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du bruit de fond chimique environnemental dans les évaluations réglementaires françaises des risques sanitaires. Quelles pratiques ? Quelles recommandations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health ranking of ingested semi-volatile organic compounds in house dust: an application to France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.458-72. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2010.00667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a toxicity reference value for nitrogen trichloride as a disinfection by-product.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (3), pp.357-64. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark dose : définitions, intérêt et usages en évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.529-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Indoor Air quality guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6), pp.494-499. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.200900042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a toxicological reference value (TRV) for the reprotoxic effects of nonylphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 189S, pp.S242. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French approach for deriving toxicity references values: the example with reprotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doornaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.353-60. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot à mot : Valeurs Guides - Valeur Toxicologique de Référence - Valeur Limite d'Exposition Professionnelle : des repères à éclaircir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gourier-Fréry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.348-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-92. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs guides de qualité d'air intérieur pour le formaldéhyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air pur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs toxicologiques de référence : principes, démarche de construction et spécificité liés aux effets reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (2), pp.265-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des dangers : une étape de l'évaluation des risques sanitaires à approfondir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp.279-87. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2007.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur les Valeurs Toxicologiques de Référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (5), pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de construction de valeurs toxicologiques de référence (VTR) pour les substances chimiques cancérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (3), pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.S429-S430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée de la surveillance des pesticides dans l'air : usages, pratiques et contexte local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols (CFA2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Mar 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2026-50180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des nouvelles approches SS/NTS pour la caractérisation des expositions aux pesticides à l’échelle nationale : le projet Ecophyto II SCREENPEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation INRAE AlimH GOS3 - Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposome : approche intégrée des expositions professionnelles et environnementales. Apports et implication des acteurs en prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé au Travail (SFST); Société Régionale de Médecine du Travail de Montpellier (SRMTM); Entretiens Professionnels Formation (LEPF), Jun 2024, Strasbourg, France. pp.102264, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Integration of Occupational Health Data: Method and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA ANALYTICS 2024 : The Thirteenth International Conference on Data Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temporelle des concentrations de pesticides dans l'air breton : un aperçu historique des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès Français sur les Aérosols - CFA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2024-38934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de spectrométrie de masse haute résolution multiplexée pour une évaluation exhaustive de l’exposition interne aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides, 22-24 mai 2024, LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des bases de données en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé au Travail (SFST); Société Régionale de Médecine du Travail de Montpellier (SRMTM); Entretiens Professionnels Formation (LEPF), Jun 2024, Strasbourg, France. pp.102297, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of environmental multi-exposure to pesticides in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative ciblée de pesticides et/ou de leurs métabolites dans les urines par chromatographie en phase liquide ultra haute performance couplée à la spectrométrie de masse hybride quadripôle/temps de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouillon-Bartoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès national en santé environnement, « Environnements intérieurs, vers une approche intégrée des risques et bénéfices pour la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure Characterization of Pesticides through untargeted investigation of the urinary exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéline Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th conference on Mass Spectrometry and Allied Topics. ASMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVOCs in Dust: Motivation and challenges for a cumulative approach to exposure & risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement d'indicateurs de toxicité cumulative pour les composés organiques semi-volatils à l'intérieur des locaux : cas des mélanges reprotoxiques et neurotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale INRS "Le risque chimique : méthodes et techniques innovantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions orales à un mélange de faibles doses de pesticides représentatif des usages bretons altèrent le métabolisme de rates gestantes exposées et de leur fœtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of cumulative toxicity indicators for indoor semi-volatile organic compounds: the case of reprotoxic and neurotoxic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PPTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of pesticide exposures during pregnancy on the newborn’s metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PPTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics tools for identifying biomarkers of complex pesticide exposure in urine of pregnant women in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Conference International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). Columbia, INT., 2012, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental chemical background in health risk assessments : how to deal with ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congress of the European Societies of Toxicology (EUROTOX 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique semi-ciblée par LC-HRMS de métabolites de pesticides dans des urines : vers une caractérisation de l’exposition humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaudicheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). Nantes, FRA., May 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: Contamination levels in thirty French schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: measurements of endocrine disruptors in 30 French dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: a health risk ranking based on dust ingestion route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECOS-Habitat : Expositions Cumulées aux composés Organiques Semi-volatils dans l'habitat : risques pour le développement de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques RSEIN / OQAI " les particules dans l'air intérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationwide assessment of organic contamination of house dust: definition of a sampling strategy in an exposure assessment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittsburg conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting of French Indoor Air quality guidelines for benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting of French indoor air quality guidelines for chronic exposure to benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a toxicological reference value (TRV) for the reprotoxic effects of nonylphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany. pp.S242-S242, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a Toxicity Reference Value (TRV) for lindane to assess health risk associated with a school contamination in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany. pp.S243, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions de Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique régionale Performance Bretagne Environnement + : Evaluation des risques sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations dose-effet & relations dose-réponse, les défis de la toxicologie pour évaluer les risques aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'association pour la recherche en toxicologie (ARET) : expositions aux faibles doses, un défi pour l'évaluation et la gestion des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Indoor Air Quality Guidelines. Method and example for Formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference. Copenhaguen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Indoor Air Quality and Climate (Indoor Air 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTR : principes, démarche de construction et spécificité liées aux effets reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès national de médecine et de santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement. Pollutions chimiques : état des lieux des connaissances sur les effets sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum national Santé Environnement : produits chimiques : responsabilités et réponse des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence sanitaire du seuil de 0,5 % de l'impureté bêta dans le PGME (propylène glycol monométhyléther) pour le consommateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fouilhé Sam-Laï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Toxicologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs toxicologiques de référence : démarche de construction et application aux reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques de la Société française de médecine du travail et de l'institut de santé au travail du nord de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires aux faibles doses : le point de vue de l'AFSSET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Radioprotection : Les faibles doses dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of glycol ether emissions from a water-based paint: chamber tests and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal. pp.A521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE-ISEA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.S1-S18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions d'éthers de glycol et de propylène glycol dans l'air intérieur lors de l'application d'une peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès de la Société de Toxicologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et mise en œuvre d’une approche innovante de criblage à grande échelle pour une caractérisation étendue de l’exposition humaine aux pesticides [Poster 26 – S5-P26]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Heurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique - RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCREENPEST project: Development and implementation of an innovative large-scale screening approach for extended characterisation of human exposure to pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Heurté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening exposome exploration by means of complementary HRMS analytical platforms: use case on pesticide exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème édition des Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of environmental multi-exposure to pesticides in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential indoor exposure to semivolatile organic compounds and cumulative risks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 annual joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphate flame retardants: a review of indoor contamination and human exposure in Europe, and human health effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the prenatal chemical exposome using placenta and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Salhi Raghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Metabolomics and Human Health: Understanding Human Diseases Through Metabolomics: Interactions Among the Genome, Proteome, Gut Microbiome and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Ventura, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXsIgN – un espace de dépôt publique dédié aux signatures toxicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alain Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Caillarec-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans PNREST, ANSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted screening of pesticides metabolites by LC-HRMS: a tool for human exposure evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Int. Mass Spectrom. Conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE/ISEA 2006, International Conference on Environmental Epidemiology &amp; Exposure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. , 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens : vers une meilleure prévention des expositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.264, 2024, Guides Santé Social, 978-2-8109-1140-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire de santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Violland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2024, 978-2-8109-1176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-399, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04157942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Occupational Exposure into the Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Life Course Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-16, 2023, Handbook Series in Occupational Health Sciences, 978-3-030-94023-2. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94023-2_7-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.277-304, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benmarhnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-162, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Trichloroethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrisson Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loh Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Who Guidelines for Indoor Air Quality: Selected Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Health Organization</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-414, 2010, 9789289002134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt constantinien découvert à Mantoche (Haute-Saône) en 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Amandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires. Tome XXIII, 2007-2008 : [trésors de la Gaule et de l’Afrique du Nord au IVe siècle de notre ère]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, 95-99 et pl. 20--21, 2009, 978-2-7177-2391-5 /</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration des valeurs toxicologiques de référence et relations dose - réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Max Feinberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; Doc (Editions), Chapitre 5, 2006, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlordecone in indoor dust and associated human exposure in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de méthodologies de calcul en vue d’informer les consommateurs sur les dangers sanitaires et environnementaux des produits ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Karr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0231, Anses. 2025, 235 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05064566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert-Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0223, Anses. 2024, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des données relatives aux expositions à la silice cristalline dans l’air extérieur chez les riverains de sites d’activités émettrices de silice cristalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laborde-Casterot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0052, Anses. 2024, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04806865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fractions granulométriques utilisées pour l’évaluation des expositions par inhalation d’aérosols - Pertinence et comparaison des fractions environnementales - PM10 , PM2,5 - et professionnelles - inhalable, thoracique, alvéolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gensdarmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0076, Anses. 2023, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air ambiant des enceintes ferroviaires souterraines (EFS). État des connaissances sur la toxicité des particules et sur les effets sanitaires associés à la pollution de l’air des EFS. Recommandation de concentrations en particules dans l’air des EFS à ne pas dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Baeza-Squiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadif Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0148, Anses. 2022, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04019956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de VGAI mélange : Étude de cas pour un mélange de substances irritantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autosaisine n°2016-SA-0101, Anses. 2022, pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of microsensors to monitor the quality of indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Request No 2018-SA-0271, Anses. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gestion alerte du risque chimique - Risques (éco)toxicologiques pour les êtres humains et l’environnement dans une logique de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2021, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs sanitaires de références du chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas R. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2018-SA-0166, Anses. 2021, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03338832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04515215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux poussières sédimentées dans les environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Coftier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANSES: Glorennec, Philippe Chaigneau, Thomas Coftier, Aline Delannoy, Matthieu Esteve, Williams Herrera, Horacio Le-Bot, Barbara Noack, Yves Pelfrêne, Aurélie Nadif, Rachel Paris, Christophe Achard, Sophie Aschan-Leygonie, Christina Bemer, Denis Bex, Valérie Bonvallot, Nathalie Caillaud, Denis Dewitte, Jean-Dominique Durif, Marc Frealle, Émilie Goupil, Ghislaine Guillemot, Marianne Jacquemin, Bénédicte Joubert, Olivier Luce, Danièle Mandin, Corinne Mercier, Fabien Monteil, Christelle Oppliger, Anne Pernot, Pierre Raherison, Chantal Perouel, Guillaume Keirsbulck, Marion Elreedy, Salma Pittman, Adrienne Saddoki, Sophia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la métabolomique à l’étude du lien entre les expositions environnementales aux pesticides pendant la grossesse et le développement de l’enfant : approches épidémiologique et toxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04004043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId541"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NATHALIE BONVALLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet cocktail : un impensé juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafail Zorzos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput screening to identify endocrine disruptors: Contribution of low-resolution tandem MS and high-resolution MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Solhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1338 (1), pp.343594. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2024.343594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpal tunnel syndrome and occupational co-exposure to biomechanical factors and neurotoxic chemicals using job-exposure matrices and self-reported exposure: Findings from the Constances cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rapicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0329324. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of chlordecone in indoor dust by GC/MS/MS and associated human exposure in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.138809. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Exposure to Organophosphate Esters and Child Neurodevelopment in the French National Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.109558. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From application in the fields to dispersion in the atmosphere: A narrative review on airborne pesticides and their monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.102820. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating and Analysing Occupational Health Data Using a Multi-Ontology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1 &amp; 2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting perspectives on project prioritisation process in the EU co-funded multinational partnership for the assessment of risks from chemicals (PARC) through focus group discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katya Manuella Permana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Mouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-024-01041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of organic contaminants in hair for biomonitoring purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashna Lallmahomed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environment International, 183, pp.108419. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multiple pesticide exposure in pregnant women in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41370-022-00507-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Outcomes Related to Multiple Exposures in Occupational Settings: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Health at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (4), pp.382-395. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2024.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of occupational co-exposure to biomechanical factors and neurotoxic chemicals in French workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Work Exposures and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (5), pp.486-494. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxae019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compound concentrations in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 471 (471), pp.134277. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens et risque chimique autour de la périnatalité et l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.S68-S69. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control banding method for chemical risk assessment in occupational settings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Aachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers in Public Health, 11, pp.1282668. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2023.1282668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : un concept scientifique à la recherche de traduction juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : un concept scientifique à la recherche de traduction juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of glyphosate and AMPA in indoor settled dust by hydrophilic interaction liquid chromatography with tandem mass spectrometry and implications for human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 466, pp.130654. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of selected pesticides and/or their metabolites in urine by off-line solid phase extraction and ultra high performance liquid chromatography/hybrid quadrupole time-of-flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouillon-Bartoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107539. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2022.107539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical strategies to profile the internal chemical exposome and the metabolome of human placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghad Al-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1219, pp.339983. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2022.339983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue des différentes méthodologies existantes pratiquées en France permettant d’évaluer l’impact des polluants chimiques et radiologiques sur la santé de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2022.1634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03895089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of a matrix linking work situations to chemical health risk at the workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Aachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15459624.2021.2023161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-natal exposure of children to organophosphate flame retardants: a nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.107435. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspect screening and targeted analyses: Two complementary approaches to characterize human exposure to pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 786, pp.147499. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a neurotoxic classification for chemicals at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiraz Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (7), pp.393-405. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2020.1864256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation et les actions de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 115 (115), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aedesp.115.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphorus Flame Retardants: A Global Review of Indoor Contamination and Human Exposure in Europe and Epidemiological Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (18), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17186713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational co-exposure to biomechanical factors and neurotoxic chemicals in a representative sample of French employees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.e12090. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1348-9585.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Perspective d’utilisation des données omiques en évaluation des risques sanitaires : du concept vers l’opérationnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions et risques sanitaires liés aux composés organiques semi-volatils dans l’habitat. Synthèse du programme de recherche ECOS-Habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weniuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.380-391. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation de contaminants anthropiques semi-volatils pour l’étude des risques. Le cas des retardateurs de flamme organophosphorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boury Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.222-234. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome disruption of pregnant rats and their offspring resulting from repeated exposure to a pesticide mixture representative of environmental contamination in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0198448. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a powerful tool to decipher the biological effects of environmental contaminants in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.48-56. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-by-chemical and cumulative risk assessment of residential indoor exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Exposures and Coexposures to Occupational Hazards Among Agricultural Workers A Systematic Review of Observational Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Health at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXsIgN: a cross-species repository for toxicogenomic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Caillarec-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (12), pp.2116-2122. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of environmental semi-volatile organic compounds via inhalation: A review of methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.202 - 213. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor residential exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating exposures & cumulating risk for semivolatile organic compounds: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.649-659. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative toxicity for indoor semi volatile organic compounds based on neuronal death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the air and dust of 30 French schools: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermal absorption of semivolatile organic compounds from the gas phase: Sensitivity of exposure assessment by steady state modeling to key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.106-113. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des particularités physiologiques, toxicologiques et comportementales pré- et postnatales de l’enfant dans l’évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.550-554. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2016.0940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal exposure to persistent organic pollutants and organophosphate pesticides, and markers of glucose metabolism at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debost-Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.207--217. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple exposures to indoor contaminants: Derivation of benchmark doses and relative potency factors based on male reprotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of pregnant women to persistent organic pollutants and cord sex hormone levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debost-Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dev260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the particulate phase in dwellings: A nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136, pp.82-94. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air des enceintes ferroviaires souterraines et risques sanitaires chez les travailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34e Congrès National de Médecine et Santé au Travail, 77 (3), pp.548. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood exposure to polybrominated diphenyl ethers and neurodevelopment at six years of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of maternal obesity on the metabolic profiles of pregnant women and their offspring at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.1896-1907. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-015-0836-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de valeurs toxicologiques de référence adaptées à la prise en compte des mélanges en évaluation des risques sanitaires : méthodes existantes et applications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.203-221. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2014.0696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.3959-69. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405269q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential input from metabolomics for exploring and understanding the links between environment and health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part B: Critical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10937404.2013.860318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exposure-based framework for grouping pollutants for a cumulative risk assessment approach: case study of indoor semi-volatile organic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.20-8. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary Glycol Ether Metabolites in Women and Time to Pregnancy: The PELAGIE Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (10), pp.1167-73. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.1206103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs limites d'exposition professionnelles (VLEP),valeurs toxicologiques de référence (VTR) :objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia El Yamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.442-449. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics tools for describing complex pesticide exposure in pregnant women in Brittany (france).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e64433. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00863407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque chimique en santé-travail et en santé-environnement : objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.434-441. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted profiling of pesticide metabolites by LC-HRMS: an exposomics tool for human exposure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 406 (4), pp.1149-61. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7136-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfluthrin indoor air concentration and inhalation exposure during application of electric vaporizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60C, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycol ethers and congenital malformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.940. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EDE.0b013e3182a79ac7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary biomarkers of exposure to glycol ethers and chlorinated solvents during pregnancy: determinants of exposure and comparison with indirect methods of exposure assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (1), pp.62-70. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oem.2010.062315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et résultats attendus d’une évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ismert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.240-242. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2012.0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure during pregnancy to glycol ethers and chlorinated solvents and the risk of congenital malformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (6), pp.806-12. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EDE.0b013e31826c2bd8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and technical workers are not the only workers exposed to solvents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (1), 142-3; author reply 144. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2011.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haber's rule duration adjustments should not be used systematically for risk assessment in public health decision-making.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 204 (2-3), pp.148-55. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du bruit de fond chimique environnemental dans les évaluations réglementaires françaises des risques sanitaires. Quelles pratiques ? Quelles recommandations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health ranking of ingested semi-volatile organic compounds in house dust: an application to France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.458-72. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2010.00667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a toxicity reference value for nitrogen trichloride as a disinfection by-product.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (3), pp.357-64. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark dose : définitions, intérêt et usages en évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.529-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a toxicological reference value (TRV) for the reprotoxic effects of nonylphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 189S, pp.S242. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French approach for deriving toxicity references values: the example with reprotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doornaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.353-60. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot à mot : Valeurs Guides - Valeur Toxicologique de Référence - Valeur Limite d'Exposition Professionnelle : des repères à éclaircir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gourier-Fréry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.348-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Indoor Air quality guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6), pp.494-499. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.200900042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-92. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs guides de qualité d'air intérieur pour le formaldéhyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air pur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs toxicologiques de référence : principes, démarche de construction et spécificité liés aux effets reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (2), pp.265-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des dangers : une étape de l'évaluation des risques sanitaires à approfondir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp.279-87. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2007.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur les Valeurs Toxicologiques de Référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (5), pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de construction de valeurs toxicologiques de référence (VTR) pour les substances chimiques cancérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (3), pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.S429-S430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée de la surveillance des pesticides dans l'air : usages, pratiques et contexte local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols (CFA2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Mar 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2026-50180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des nouvelles approches SS/NTS pour la caractérisation des expositions aux pesticides à l’échelle nationale : le projet Ecophyto II SCREENPEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation INRAE AlimH GOS3 - Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Integration of Occupational Health Data: Method and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA ANALYTICS 2024 : The Thirteenth International Conference on Data Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temporelle des concentrations de pesticides dans l'air breton : un aperçu historique des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès Français sur les Aérosols - CFA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2024-38934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des bases de données en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé au Travail (SFST); Société Régionale de Médecine du Travail de Montpellier (SRMTM); Entretiens Professionnels Formation (LEPF), Jun 2024, Strasbourg, France. pp.102297, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de spectrométrie de masse haute résolution multiplexée pour une évaluation exhaustive de l’exposition interne aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides, 22-24 mai 2024, LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposome : approche intégrée des expositions professionnelles et environnementales. Apports et implication des acteurs en prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé au Travail (SFST); Société Régionale de Médecine du Travail de Montpellier (SRMTM); Entretiens Professionnels Formation (LEPF), Jun 2024, Strasbourg, France. pp.102264, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of environmental multi-exposure to pesticides in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative ciblée de pesticides et/ou de leurs métabolites dans les urines par chromatographie en phase liquide ultra haute performance couplée à la spectrométrie de masse hybride quadripôle/temps de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouillon-Bartoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès national en santé environnement, « Environnements intérieurs, vers une approche intégrée des risques et bénéfices pour la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure Characterization of Pesticides through untargeted investigation of the urinary exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéline Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th conference on Mass Spectrometry and Allied Topics. ASMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVOCs in Dust: Motivation and challenges for a cumulative approach to exposure & risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement d'indicateurs de toxicité cumulative pour les composés organiques semi-volatils à l'intérieur des locaux : cas des mélanges reprotoxiques et neurotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale INRS "Le risque chimique : méthodes et techniques innovantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions orales à un mélange de faibles doses de pesticides représentatif des usages bretons altèrent le métabolisme de rates gestantes exposées et de leur fœtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of cumulative toxicity indicators for indoor semi-volatile organic compounds: the case of reprotoxic and neurotoxic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PPTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of pesticide exposures during pregnancy on the newborn’s metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PPTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics tools for identifying biomarkers of complex pesticide exposure in urine of pregnant women in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Conference International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). Columbia, INT., 2012, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental chemical background in health risk assessments : how to deal with ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congress of the European Societies of Toxicology (EUROTOX 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique semi-ciblée par LC-HRMS de métabolites de pesticides dans des urines : vers une caractérisation de l’exposition humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaudicheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). Nantes, FRA., May 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: Contamination levels in thirty French schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: measurements of endocrine disruptors in 30 French dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: a health risk ranking based on dust ingestion route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECOS-Habitat : Expositions Cumulées aux composés Organiques Semi-volatils dans l'habitat : risques pour le développement de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques RSEIN / OQAI " les particules dans l'air intérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationwide assessment of organic contamination of house dust: definition of a sampling strategy in an exposure assessment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittsburg conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a toxicological reference value (TRV) for the reprotoxic effects of nonylphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany. pp.S242-S242, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting of French Indoor Air quality guidelines for benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting of French indoor air quality guidelines for chronic exposure to benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a Toxicity Reference Value (TRV) for lindane to assess health risk associated with a school contamination in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany. pp.S243, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Indoor Air Quality Guidelines. Method and example for Formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference. Copenhaguen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Indoor Air Quality and Climate (Indoor Air 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations dose-effet & relations dose-réponse, les défis de la toxicologie pour évaluer les risques aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'association pour la recherche en toxicologie (ARET) : expositions aux faibles doses, un défi pour l'évaluation et la gestion des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions de Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique régionale Performance Bretagne Environnement + : Evaluation des risques sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTR : principes, démarche de construction et spécificité liées aux effets reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès national de médecine et de santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement. Pollutions chimiques : état des lieux des connaissances sur les effets sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum national Santé Environnement : produits chimiques : responsabilités et réponse des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence sanitaire du seuil de 0,5 % de l'impureté bêta dans le PGME (propylène glycol monométhyléther) pour le consommateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fouilhé Sam-Laï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Toxicologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs toxicologiques de référence : démarche de construction et application aux reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques de la Société française de médecine du travail et de l'institut de santé au travail du nord de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires aux faibles doses : le point de vue de l'AFSSET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Radioprotection : Les faibles doses dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of glycol ether emissions from a water-based paint: chamber tests and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal. pp.A521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE-ISEA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.S1-S18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions d'éthers de glycol et de propylène glycol dans l'air intérieur lors de l'application d'une peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès de la Société de Toxicologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et mise en œuvre d’une approche innovante de criblage à grande échelle pour une caractérisation étendue de l’exposition humaine aux pesticides [Poster 26 – S5-P26]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Heurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique - RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCREENPEST project: Development and implementation of an innovative large-scale screening approach for extended characterisation of human exposure to pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Heurté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening exposome exploration by means of complementary HRMS analytical platforms: use case on pesticide exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème édition des Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of environmental multi-exposure to pesticides in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential indoor exposure to semivolatile organic compounds and cumulative risks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 annual joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphate flame retardants: a review of indoor contamination and human exposure in Europe, and human health effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the prenatal chemical exposome using placenta and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Salhi Raghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Metabolomics and Human Health: Understanding Human Diseases Through Metabolomics: Interactions Among the Genome, Proteome, Gut Microbiome and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Ventura, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXsIgN – un espace de dépôt publique dédié aux signatures toxicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alain Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Caillarec-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans PNREST, ANSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted screening of pesticides metabolites by LC-HRMS: a tool for human exposure evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Int. Mass Spectrom. Conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE/ISEA 2006, International Conference on Environmental Epidemiology &amp; Exposure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. , 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire de santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Violland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2024, 978-2-8109-1176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens : vers une meilleure prévention des expositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.264, 2024, Guides Santé Social, 978-2-8109-1140-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Occupational Exposure into the Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Life Course Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-16, 2023, Handbook Series in Occupational Health Sciences, 978-3-030-94023-2. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94023-2_7-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.277-304, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-399, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04157942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benmarhnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-162, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Trichloroethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrisson Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loh Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Who Guidelines for Indoor Air Quality: Selected Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Health Organization</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-414, 2010, 9789289002134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt constantinien découvert à Mantoche (Haute-Saône) en 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Amandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires. Tome XXIII, 2007-2008 : [trésors de la Gaule et de l’Afrique du Nord au IVe siècle de notre ère]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, 95-99 et pl. 20--21, 2009, 978-2-7177-2391-5 /</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration des valeurs toxicologiques de référence et relations dose - réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Max Feinberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; Doc (Editions), Chapitre 5, 2006, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlordecone in indoor dust and associated human exposure in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de méthodologies de calcul en vue d’informer les consommateurs sur les dangers sanitaires et environnementaux des produits ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Karr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0231, Anses. 2025, 235 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05064566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert-Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0223, Anses. 2024, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des données relatives aux expositions à la silice cristalline dans l’air extérieur chez les riverains de sites d’activités émettrices de silice cristalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laborde-Casterot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0052, Anses. 2024, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04806865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fractions granulométriques utilisées pour l’évaluation des expositions par inhalation d’aérosols - Pertinence et comparaison des fractions environnementales - PM10 , PM2,5 - et professionnelles - inhalable, thoracique, alvéolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gensdarmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0076, Anses. 2023, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air ambiant des enceintes ferroviaires souterraines (EFS). État des connaissances sur la toxicité des particules et sur les effets sanitaires associés à la pollution de l’air des EFS. Recommandation de concentrations en particules dans l’air des EFS à ne pas dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Baeza-Squiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadif Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0148, Anses. 2022, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04019956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de VGAI mélange : Étude de cas pour un mélange de substances irritantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autosaisine n°2016-SA-0101, Anses. 2022, pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of microsensors to monitor the quality of indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Request No 2018-SA-0271, Anses. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gestion alerte du risque chimique - Risques (éco)toxicologiques pour les êtres humains et l’environnement dans une logique de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2021, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs sanitaires de références du chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas R. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2018-SA-0166, Anses. 2021, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03338832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04515215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux poussières sédimentées dans les environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Coftier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANSES: Glorennec, Philippe Chaigneau, Thomas Coftier, Aline Delannoy, Matthieu Esteve, Williams Herrera, Horacio Le-Bot, Barbara Noack, Yves Pelfrêne, Aurélie Nadif, Rachel Paris, Christophe Achard, Sophie Aschan-Leygonie, Christina Bemer, Denis Bex, Valérie Bonvallot, Nathalie Caillaud, Denis Dewitte, Jean-Dominique Durif, Marc Frealle, Émilie Goupil, Ghislaine Guillemot, Marianne Jacquemin, Bénédicte Joubert, Olivier Luce, Danièle Mandin, Corinne Mercier, Fabien Monteil, Christelle Oppliger, Anne Pernot, Pierre Raherison, Chantal Perouel, Guillaume Keirsbulck, Marion Elreedy, Salma Pittman, Adrienne Saddoki, Sophia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la métabolomique à l’étude du lien entre les expositions environnementales aux pesticides pendant la grossesse et le développement de l’enfant : approches épidémiologique et toxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04004043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId547"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafail Zorzos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04923537v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Solhi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343594" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272218v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329324" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810855v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chupeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5021029" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05381761v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guillaume" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cesbron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonvallot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bihan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Barbey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04868455v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Manuella Permana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tannous" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mouaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-024-01041-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387484v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashna Lallmahomed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fillol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923113v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Lejeune" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-022-00507-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811565v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2024.10.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517761v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Babin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxae019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134277" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356269v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Aachimi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Clerc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1282668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04012147v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03923230v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130654" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouillon-Bartoletti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dimeglio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gilles" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107539" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700685v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghad Al-Salhi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339983" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513002v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2021.2023161" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03751907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chupeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouxe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107435" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Regnaut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147499" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2020.1864256" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04001846v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Colombier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardoso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aedesp.115.0043" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964443v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186713" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12090" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291774v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177661v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Niang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1309" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198448" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2018.04.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863047v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Darde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudriault" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lancien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Caillarec-Joly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711069v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635759v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.06.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579605v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumont" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.875" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0940" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259218v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massart" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.01.005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Warembourg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev260" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304354v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286255v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.03.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331986v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin-Godard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.448" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195742v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0836-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118601v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0696" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.01.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976116v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chevrier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2013.860318" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00866023v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Pulkkinen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206103" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0646" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936267v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0647" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064433" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875320v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vesin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.07.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875889v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7136-2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875759v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3182a79ac7" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682658v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.062315" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-89Z1LQWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118597v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ismert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Karg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0541" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875918v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31826c2bd8" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694902v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Belkebir" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.04.026" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WP6XKQR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682632v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2011.05.018" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2PG5RX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963263v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiori" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0395" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657808v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2010.00667.x" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZV3PWF4W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657798v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.10.008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJF3N149-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004069v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672491v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672502v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Alary" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900042" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RMHR9RD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664627v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.06.461" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5LG48MC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546631v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671120v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doornaert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.08.006" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C8K082L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672493v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourier-Fr&#233;ry" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672438v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335611v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pernelet-Joly" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2008.00529.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LC8S2V4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672324v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672467v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672358v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689790v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2007.0093" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689793v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697542v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662699v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#233;zard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enriquez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05536950v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cesbron" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2026-50180" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419678v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirmont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Alem" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04581532v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102264" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925439v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009660v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guillaume" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38934" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634100v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Alem" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04581568v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102297" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436671v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Regnaut" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121427v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121459v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;line Delcambre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294836v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852924v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baumont" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121756v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121554v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121527v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746051v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevrier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970999v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748763v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudicheau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688068v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688079v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688054v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687972v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672878v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973349v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672898v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672910v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kairo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clinard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lirussi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.06.462" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2ZGKXWK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672949v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672553v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672830v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970368v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pernelet-Joly" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672561v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689942v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689951v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689939v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689936v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697558v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villa" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699503v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Enriquez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697513v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010401v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurte" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Alem" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843804v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurt&#233;" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357806v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291904v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291883v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057318v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Salhi Raghad" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jegou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445079v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alain Darde" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803991v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824007v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04516921v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/perturbateurs-endocriniens/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782778v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Violland" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-environnementale/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04157942v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-361.htm?contenu=article" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0361" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04084583v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94023-2_7-1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04390160v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0277" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04390136v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Giroux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/?srsltid=AfmBOor9mgjXXgb-i2kOysMcZi38GUoPNEOyewbA6R8I_Pac8F8IpF4I" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0143" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734903v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrisson Paul" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loh Miranda" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/9789289002134" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365532v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699506v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996778v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064566v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Karr" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019956v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadif Rachel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Christophe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04071642v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543738v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418000v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Duboc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03338832v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Blair" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. Chevalier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04004043v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0041" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafail Zorzos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04923537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Solhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329324" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chupeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5021029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05381761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cesbron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonvallot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bihan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102820" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Barbey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04868455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Manuella Permana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tannous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mouaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-024-01041-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashna Lallmahomed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fillol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108419" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Lejeune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-022-00507-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2024.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Babin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxae019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134277" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Aachimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1282668" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04012147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03923230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouillon-Bartoletti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dimeglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gilles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghad Al-Salhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339983" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2021.2023161" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03751907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chupeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouxe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107435" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Regnaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147499" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2020.1864256" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04001846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Colombier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardoso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aedesp.115.0043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186713" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291774v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Niang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1309" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711069v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2018.04.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Darde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudriault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lancien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Caillarec-Joly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.06.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579605v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.875" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0940" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259218v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.01.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Warembourg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev260" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331986v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin-Godard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.448" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286255v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.03.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0836-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0696" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976116v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chevrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2013.860318" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.01.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00866023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Pulkkinen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936267v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0647" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064433" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0646" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7136-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875320v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vesin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.07.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875759v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3182a79ac7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682658v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.062315" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-89Z1LQWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118597v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ismert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Karg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0541" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875918v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31826c2bd8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682632v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2011.05.018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2PG5RX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694902v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Belkebir" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.04.026" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WP6XKQR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963263v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiori" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0395" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2010.00667.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZV3PWF4W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.10.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJF3N149-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672491v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664627v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.06.461" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5LG48MC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doornaert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.08.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C8K082L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672493v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourier-Fr&#233;ry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Alary" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900042" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RMHR9RD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672438v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335611v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pernelet-Joly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2008.00529.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LC8S2V4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672324v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672358v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2007.0093" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689793v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697542v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662699v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#233;zard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enriquez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05536950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cesbron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2026-50180" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419678v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirmont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Alem" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925439v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guillaume" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38934" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04581568v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102297" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634100v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Alem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04581532v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102264" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436671v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Regnaut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121427v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121459v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;line Delcambre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294836v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852924v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121756v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121554v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121527v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746051v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevrier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970999v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748763v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudicheau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688068v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688079v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688054v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687972v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672898v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672878v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973349v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672910v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kairo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clinard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lirussi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.06.462" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2ZGKXWK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672830v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pernelet-Joly" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672553v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672949v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672561v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689942v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689951v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689939v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689936v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697558v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699503v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Enriquez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697513v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010401v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Alem" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurt&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357806v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291904v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291883v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057318v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Salhi Raghad" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jegou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445079v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alain Darde" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803991v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824007v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782778v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Violland" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-environnementale/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04516921v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/perturbateurs-endocriniens/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04084583v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94023-2_7-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04390160v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0277" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04157942v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-361.htm?contenu=article" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0361" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04390136v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Giroux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/?srsltid=AfmBOor9mgjXXgb-i2kOysMcZi38GUoPNEOyewbA6R8I_Pac8F8IpF4I" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0143" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734903v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrisson Paul" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loh Miranda" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/9789289002134" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365532v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699506v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996778v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064566v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Karr" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019956v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadif Rachel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Christophe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04071642v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543738v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418000v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Duboc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03338832v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Blair" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. Chevalier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04004043v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0041" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>