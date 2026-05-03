--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NATHALIE BONVALLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet cocktail : un impensé juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafail Zorzos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput screening to identify endocrine disruptors: Contribution of low-resolution tandem MS and high-resolution MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Solhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1338 (1), pp.343594. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2024.343594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpal tunnel syndrome and occupational co-exposure to biomechanical factors and neurotoxic chemicals using job-exposure matrices and self-reported exposure: Findings from the Constances cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rapicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0329324. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of chlordecone in indoor dust by GC/MS/MS and associated human exposure in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.138809. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Exposure to Organophosphate Esters and Child Neurodevelopment in the French National Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.109558. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From application in the fields to dispersion in the atmosphere: A narrative review on airborne pesticides and their monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.102820. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating and Analysing Occupational Health Data Using a Multi-Ontology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1 &amp; 2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting perspectives on project prioritisation process in the EU co-funded multinational partnership for the assessment of risks from chemicals (PARC) through focus group discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katya Manuella Permana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Mouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-024-01041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of organic contaminants in hair for biomonitoring purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashna Lallmahomed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environment International, 183, pp.108419. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multiple pesticide exposure in pregnant women in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41370-022-00507-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Outcomes Related to Multiple Exposures in Occupational Settings: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Health at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (4), pp.382-395. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2024.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of occupational co-exposure to biomechanical factors and neurotoxic chemicals in French workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Work Exposures and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (5), pp.486-494. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxae019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compound concentrations in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 471 (471), pp.134277. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens et risque chimique autour de la périnatalité et l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.S68-S69. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control banding method for chemical risk assessment in occupational settings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Aachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers in Public Health, 11, pp.1282668. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2023.1282668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : un concept scientifique à la recherche de traduction juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : un concept scientifique à la recherche de traduction juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of glyphosate and AMPA in indoor settled dust by hydrophilic interaction liquid chromatography with tandem mass spectrometry and implications for human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 466, pp.130654. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of selected pesticides and/or their metabolites in urine by off-line solid phase extraction and ultra high performance liquid chromatography/hybrid quadrupole time-of-flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouillon-Bartoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107539. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2022.107539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical strategies to profile the internal chemical exposome and the metabolome of human placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghad Al-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1219, pp.339983. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2022.339983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue des différentes méthodologies existantes pratiquées en France permettant d’évaluer l’impact des polluants chimiques et radiologiques sur la santé de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2022.1634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03895089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of a matrix linking work situations to chemical health risk at the workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Aachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15459624.2021.2023161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-natal exposure of children to organophosphate flame retardants: a nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.107435. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspect screening and targeted analyses: Two complementary approaches to characterize human exposure to pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 786, pp.147499. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a neurotoxic classification for chemicals at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiraz Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (7), pp.393-405. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2020.1864256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation et les actions de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 115 (115), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aedesp.115.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphorus Flame Retardants: A Global Review of Indoor Contamination and Human Exposure in Europe and Epidemiological Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (18), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17186713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational co-exposure to biomechanical factors and neurotoxic chemicals in a representative sample of French employees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.e12090. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1348-9585.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Perspective d’utilisation des données omiques en évaluation des risques sanitaires : du concept vers l’opérationnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions et risques sanitaires liés aux composés organiques semi-volatils dans l’habitat. Synthèse du programme de recherche ECOS-Habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weniuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.380-391. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation de contaminants anthropiques semi-volatils pour l’étude des risques. Le cas des retardateurs de flamme organophosphorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boury Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.222-234. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome disruption of pregnant rats and their offspring resulting from repeated exposure to a pesticide mixture representative of environmental contamination in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0198448. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a powerful tool to decipher the biological effects of environmental contaminants in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.48-56. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-by-chemical and cumulative risk assessment of residential indoor exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Exposures and Coexposures to Occupational Hazards Among Agricultural Workers A Systematic Review of Observational Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Health at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXsIgN: a cross-species repository for toxicogenomic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Caillarec-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (12), pp.2116-2122. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of environmental semi-volatile organic compounds via inhalation: A review of methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.202 - 213. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor residential exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating exposures & cumulating risk for semivolatile organic compounds: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.649-659. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative toxicity for indoor semi volatile organic compounds based on neuronal death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the air and dust of 30 French schools: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermal absorption of semivolatile organic compounds from the gas phase: Sensitivity of exposure assessment by steady state modeling to key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.106-113. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des particularités physiologiques, toxicologiques et comportementales pré- et postnatales de l’enfant dans l’évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.550-554. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2016.0940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal exposure to persistent organic pollutants and organophosphate pesticides, and markers of glucose metabolism at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debost-Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.207--217. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple exposures to indoor contaminants: Derivation of benchmark doses and relative potency factors based on male reprotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of pregnant women to persistent organic pollutants and cord sex hormone levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debost-Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dev260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the particulate phase in dwellings: A nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136, pp.82-94. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air des enceintes ferroviaires souterraines et risques sanitaires chez les travailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34e Congrès National de Médecine et Santé au Travail, 77 (3), pp.548. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood exposure to polybrominated diphenyl ethers and neurodevelopment at six years of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of maternal obesity on the metabolic profiles of pregnant women and their offspring at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.1896-1907. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-015-0836-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de valeurs toxicologiques de référence adaptées à la prise en compte des mélanges en évaluation des risques sanitaires : méthodes existantes et applications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.203-221. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2014.0696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.3959-69. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405269q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential input from metabolomics for exploring and understanding the links between environment and health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part B: Critical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10937404.2013.860318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exposure-based framework for grouping pollutants for a cumulative risk assessment approach: case study of indoor semi-volatile organic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.20-8. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary Glycol Ether Metabolites in Women and Time to Pregnancy: The PELAGIE Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (10), pp.1167-73. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.1206103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs limites d'exposition professionnelles (VLEP),valeurs toxicologiques de référence (VTR) :objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia El Yamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.442-449. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics tools for describing complex pesticide exposure in pregnant women in Brittany (france).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e64433. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00863407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque chimique en santé-travail et en santé-environnement : objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.434-441. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted profiling of pesticide metabolites by LC-HRMS: an exposomics tool for human exposure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 406 (4), pp.1149-61. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7136-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfluthrin indoor air concentration and inhalation exposure during application of electric vaporizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60C, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycol ethers and congenital malformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.940. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EDE.0b013e3182a79ac7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary biomarkers of exposure to glycol ethers and chlorinated solvents during pregnancy: determinants of exposure and comparison with indirect methods of exposure assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (1), pp.62-70. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oem.2010.062315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et résultats attendus d’une évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ismert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.240-242. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2012.0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure during pregnancy to glycol ethers and chlorinated solvents and the risk of congenital malformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (6), pp.806-12. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EDE.0b013e31826c2bd8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and technical workers are not the only workers exposed to solvents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (1), 142-3; author reply 144. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2011.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haber's rule duration adjustments should not be used systematically for risk assessment in public health decision-making.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 204 (2-3), pp.148-55. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du bruit de fond chimique environnemental dans les évaluations réglementaires françaises des risques sanitaires. Quelles pratiques ? Quelles recommandations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health ranking of ingested semi-volatile organic compounds in house dust: an application to France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.458-72. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2010.00667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a toxicity reference value for nitrogen trichloride as a disinfection by-product.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (3), pp.357-64. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark dose : définitions, intérêt et usages en évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.529-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a toxicological reference value (TRV) for the reprotoxic effects of nonylphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 189S, pp.S242. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French approach for deriving toxicity references values: the example with reprotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doornaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.353-60. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot à mot : Valeurs Guides - Valeur Toxicologique de Référence - Valeur Limite d'Exposition Professionnelle : des repères à éclaircir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gourier-Fréry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.348-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Indoor Air quality guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6), pp.494-499. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.200900042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-92. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs guides de qualité d'air intérieur pour le formaldéhyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air pur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs toxicologiques de référence : principes, démarche de construction et spécificité liés aux effets reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (2), pp.265-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des dangers : une étape de l'évaluation des risques sanitaires à approfondir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp.279-87. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2007.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur les Valeurs Toxicologiques de Référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (5), pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de construction de valeurs toxicologiques de référence (VTR) pour les substances chimiques cancérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (3), pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.S429-S430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée de la surveillance des pesticides dans l'air : usages, pratiques et contexte local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols (CFA2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Mar 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2026-50180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des nouvelles approches SS/NTS pour la caractérisation des expositions aux pesticides à l’échelle nationale : le projet Ecophyto II SCREENPEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation INRAE AlimH GOS3 - Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Integration of Occupational Health Data: Method and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA ANALYTICS 2024 : The Thirteenth International Conference on Data Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temporelle des concentrations de pesticides dans l'air breton : un aperçu historique des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès Français sur les Aérosols - CFA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2024-38934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des bases de données en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé au Travail (SFST); Société Régionale de Médecine du Travail de Montpellier (SRMTM); Entretiens Professionnels Formation (LEPF), Jun 2024, Strasbourg, France. pp.102297, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de spectrométrie de masse haute résolution multiplexée pour une évaluation exhaustive de l’exposition interne aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides, 22-24 mai 2024, LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposome : approche intégrée des expositions professionnelles et environnementales. Apports et implication des acteurs en prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé au Travail (SFST); Société Régionale de Médecine du Travail de Montpellier (SRMTM); Entretiens Professionnels Formation (LEPF), Jun 2024, Strasbourg, France. pp.102264, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of environmental multi-exposure to pesticides in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative ciblée de pesticides et/ou de leurs métabolites dans les urines par chromatographie en phase liquide ultra haute performance couplée à la spectrométrie de masse hybride quadripôle/temps de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouillon-Bartoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès national en santé environnement, « Environnements intérieurs, vers une approche intégrée des risques et bénéfices pour la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure Characterization of Pesticides through untargeted investigation of the urinary exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéline Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th conference on Mass Spectrometry and Allied Topics. ASMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVOCs in Dust: Motivation and challenges for a cumulative approach to exposure & risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement d'indicateurs de toxicité cumulative pour les composés organiques semi-volatils à l'intérieur des locaux : cas des mélanges reprotoxiques et neurotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale INRS "Le risque chimique : méthodes et techniques innovantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions orales à un mélange de faibles doses de pesticides représentatif des usages bretons altèrent le métabolisme de rates gestantes exposées et de leur fœtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of cumulative toxicity indicators for indoor semi-volatile organic compounds: the case of reprotoxic and neurotoxic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PPTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of pesticide exposures during pregnancy on the newborn’s metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PPTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics tools for identifying biomarkers of complex pesticide exposure in urine of pregnant women in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Conference International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). Columbia, INT., 2012, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental chemical background in health risk assessments : how to deal with ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congress of the European Societies of Toxicology (EUROTOX 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique semi-ciblée par LC-HRMS de métabolites de pesticides dans des urines : vers une caractérisation de l’exposition humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaudicheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). Nantes, FRA., May 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: Contamination levels in thirty French schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: measurements of endocrine disruptors in 30 French dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: a health risk ranking based on dust ingestion route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECOS-Habitat : Expositions Cumulées aux composés Organiques Semi-volatils dans l'habitat : risques pour le développement de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques RSEIN / OQAI " les particules dans l'air intérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationwide assessment of organic contamination of house dust: definition of a sampling strategy in an exposure assessment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittsburg conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a toxicological reference value (TRV) for the reprotoxic effects of nonylphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany. pp.S242-S242, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting of French Indoor Air quality guidelines for benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting of French indoor air quality guidelines for chronic exposure to benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a Toxicity Reference Value (TRV) for lindane to assess health risk associated with a school contamination in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany. pp.S243, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Indoor Air Quality Guidelines. Method and example for Formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference. Copenhaguen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Indoor Air Quality and Climate (Indoor Air 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations dose-effet & relations dose-réponse, les défis de la toxicologie pour évaluer les risques aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'association pour la recherche en toxicologie (ARET) : expositions aux faibles doses, un défi pour l'évaluation et la gestion des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions de Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique régionale Performance Bretagne Environnement + : Evaluation des risques sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTR : principes, démarche de construction et spécificité liées aux effets reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès national de médecine et de santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement. Pollutions chimiques : état des lieux des connaissances sur les effets sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum national Santé Environnement : produits chimiques : responsabilités et réponse des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence sanitaire du seuil de 0,5 % de l'impureté bêta dans le PGME (propylène glycol monométhyléther) pour le consommateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fouilhé Sam-Laï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Toxicologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs toxicologiques de référence : démarche de construction et application aux reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques de la Société française de médecine du travail et de l'institut de santé au travail du nord de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires aux faibles doses : le point de vue de l'AFSSET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Radioprotection : Les faibles doses dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of glycol ether emissions from a water-based paint: chamber tests and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal. pp.A521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE-ISEA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.S1-S18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions d'éthers de glycol et de propylène glycol dans l'air intérieur lors de l'application d'une peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès de la Société de Toxicologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et mise en œuvre d’une approche innovante de criblage à grande échelle pour une caractérisation étendue de l’exposition humaine aux pesticides [Poster 26 – S5-P26]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Heurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique - RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCREENPEST project: Development and implementation of an innovative large-scale screening approach for extended characterisation of human exposure to pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Heurté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening exposome exploration by means of complementary HRMS analytical platforms: use case on pesticide exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème édition des Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of environmental multi-exposure to pesticides in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential indoor exposure to semivolatile organic compounds and cumulative risks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 annual joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphate flame retardants: a review of indoor contamination and human exposure in Europe, and human health effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the prenatal chemical exposome using placenta and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Salhi Raghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Metabolomics and Human Health: Understanding Human Diseases Through Metabolomics: Interactions Among the Genome, Proteome, Gut Microbiome and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Ventura, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXsIgN – un espace de dépôt publique dédié aux signatures toxicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alain Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Caillarec-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans PNREST, ANSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted screening of pesticides metabolites by LC-HRMS: a tool for human exposure evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Int. Mass Spectrom. Conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE/ISEA 2006, International Conference on Environmental Epidemiology &amp; Exposure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. , 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire de santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Violland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2024, 978-2-8109-1176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens : vers une meilleure prévention des expositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.264, 2024, Guides Santé Social, 978-2-8109-1140-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Occupational Exposure into the Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Life Course Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-16, 2023, Handbook Series in Occupational Health Sciences, 978-3-030-94023-2. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94023-2_7-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.277-304, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-399, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04157942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benmarhnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-162, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Trichloroethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrisson Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loh Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Who Guidelines for Indoor Air Quality: Selected Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Health Organization</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-414, 2010, 9789289002134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt constantinien découvert à Mantoche (Haute-Saône) en 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Amandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires. Tome XXIII, 2007-2008 : [trésors de la Gaule et de l’Afrique du Nord au IVe siècle de notre ère]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, 95-99 et pl. 20--21, 2009, 978-2-7177-2391-5 /</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration des valeurs toxicologiques de référence et relations dose - réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Max Feinberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; Doc (Editions), Chapitre 5, 2006, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlordecone in indoor dust and associated human exposure in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de méthodologies de calcul en vue d’informer les consommateurs sur les dangers sanitaires et environnementaux des produits ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Karr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0231, Anses. 2025, 235 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05064566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert-Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0223, Anses. 2024, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des données relatives aux expositions à la silice cristalline dans l’air extérieur chez les riverains de sites d’activités émettrices de silice cristalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laborde-Casterot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0052, Anses. 2024, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04806865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fractions granulométriques utilisées pour l’évaluation des expositions par inhalation d’aérosols - Pertinence et comparaison des fractions environnementales - PM10 , PM2,5 - et professionnelles - inhalable, thoracique, alvéolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gensdarmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0076, Anses. 2023, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air ambiant des enceintes ferroviaires souterraines (EFS). État des connaissances sur la toxicité des particules et sur les effets sanitaires associés à la pollution de l’air des EFS. Recommandation de concentrations en particules dans l’air des EFS à ne pas dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Baeza-Squiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadif Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0148, Anses. 2022, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04019956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de VGAI mélange : Étude de cas pour un mélange de substances irritantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autosaisine n°2016-SA-0101, Anses. 2022, pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of microsensors to monitor the quality of indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Request No 2018-SA-0271, Anses. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gestion alerte du risque chimique - Risques (éco)toxicologiques pour les êtres humains et l’environnement dans une logique de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2021, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs sanitaires de références du chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas R. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2018-SA-0166, Anses. 2021, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03338832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04515215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux poussières sédimentées dans les environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Coftier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANSES: Glorennec, Philippe Chaigneau, Thomas Coftier, Aline Delannoy, Matthieu Esteve, Williams Herrera, Horacio Le-Bot, Barbara Noack, Yves Pelfrêne, Aurélie Nadif, Rachel Paris, Christophe Achard, Sophie Aschan-Leygonie, Christina Bemer, Denis Bex, Valérie Bonvallot, Nathalie Caillaud, Denis Dewitte, Jean-Dominique Durif, Marc Frealle, Émilie Goupil, Ghislaine Guillemot, Marianne Jacquemin, Bénédicte Joubert, Olivier Luce, Danièle Mandin, Corinne Mercier, Fabien Monteil, Christelle Oppliger, Anne Pernot, Pierre Raherison, Chantal Perouel, Guillaume Keirsbulck, Marion Elreedy, Salma Pittman, Adrienne Saddoki, Sophia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la métabolomique à l’étude du lien entre les expositions environnementales aux pesticides pendant la grossesse et le développement de l’enfant : approches épidémiologique et toxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04004043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId547"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NATHALIE BONVALLOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet cocktail : un impensé juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafail Zorzos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05521361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brominated Haloacetic Acids and the Need for Stricter Drinking Water Policies: A Case Study in Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari-Vorgan Louyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jabalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Florence Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposure and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 18 (2), pp.30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12403-026-00770-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-026-04289-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05570286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput screening to identify endocrine disruptors: Contribution of low-resolution tandem MS and high-resolution MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Solhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1338 (1), pp.343594. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2024.343594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carpal tunnel syndrome and occupational co-exposure to biomechanical factors and neurotoxic chemicals using job-exposure matrices and self-reported exposure: Findings from the Constances cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Rapicault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (9), pp.e0329324. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0329324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of chlordecone in indoor dust by GC/MS/MS and associated human exposure in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 495, pp.138809. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Life Exposure to Organophosphate Esters and Child Neurodevelopment in the French National Birth Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siméon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200, pp.109558. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.5021029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting perspectives on project prioritisation process in the EU co-funded multinational partnership for the assessment of risks from chemicals (PARC) through focus group discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katya Manuella Permana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Tannous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Mouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Sciences Europe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12302-024-01041-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From application in the fields to dispersion in the atmosphere: A narrative review on airborne pesticides and their monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.102820. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2025.102820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating and Analysing Occupational Health Data Using a Multi-Ontology Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1 &amp; 2), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of organic contaminants in hair for biomonitoring purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashna Lallmahomed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Fillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environment International, 183, pp.108419. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2024.108419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health Outcomes Related to Multiple Exposures in Occupational Settings: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Health at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (4), pp.382-395. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2024.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multiple pesticide exposure in pregnant women in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (2), pp.278-286. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41370-022-00507-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of occupational co-exposure to biomechanical factors and neurotoxic chemicals in French workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Work Exposures and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 68 (5), pp.486-494. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annweh/wxae019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compound concentrations in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 471 (471), pp.134277. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2024.134277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens et risque chimique autour de la périnatalité et l’enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicologie Analytique et Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (3), pp.S68-S69. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxac.2023.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A control banding method for chemical risk assessment in occupational settings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Aachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Frontiers in Public Health, 11, pp.1282668. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2023.1282668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : un concept scientifique à la recherche de traduction juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03995604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposome : un concept scientifique à la recherche de traduction juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04012147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of glyphosate and AMPA in indoor settled dust by hydrophilic interaction liquid chromatography with tandem mass spectrometry and implications for human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Saurat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 466, pp.130654. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of selected pesticides and/or their metabolites in urine by off-line solid phase extraction and ultra high performance liquid chromatography/hybrid quadrupole time-of-flight mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouillon-Bartoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Dimeglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.107539. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2022.107539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical strategies to profile the internal chemical exposome and the metabolome of human placenta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghad Al-Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1219, pp.339983. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2022.339983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03700685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une revue des différentes méthodologies existantes pratiquées en France permettant d’évaluer l’impact des polluants chimiques et radiologiques sur la santé de l’homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bayeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Billarand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (2), pp.121-127. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2022.1634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03895089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle organisationnel de l’exposome professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Luce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Porro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.288-293. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03602858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of a matrix linking work situations to chemical health risk at the workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Aachimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15459624.2021.2023161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and post-natal exposure of children to organophosphate flame retardants: a nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rouxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168, pp.107435. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2022.107435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspect screening and targeted analyses: Two complementary approaches to characterize human exposure to pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 786, pp.147499. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation et les actions de prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Camard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Verrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Houzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 115 (115), pp.43-50. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/aedesp.115.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04001846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal for a neurotoxic classification for chemicals at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiraz Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Descatha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental &amp; Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (7), pp.393-405. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19338244.2020.1864256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphorus Flame Retardants: A Global Review of Indoor Contamination and Human Exposure in Europe and Epidemiological Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (18), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17186713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupational co-exposure to biomechanical factors and neurotoxic chemicals in a representative sample of French employees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roquelaure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 62 (1), pp.e12090. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1348-9585.12090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse : Perspective d’utilisation des données omiques en évaluation des risques sanitaires : du concept vers l’opérationnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions et risques sanitaires liés aux composés organiques semi-volatils dans l’habitat. Synthèse du programme de recherche ECOS-Habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weniuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (5), pp.380-391. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchisation de contaminants anthropiques semi-volatils pour l’étude des risques. Le cas des retardateurs de flamme organophosphorés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boury Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (3), pp.222-234. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2019.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolome disruption of pregnant rats and their offspring resulting from repeated exposure to a pesticide mixture representative of environmental contamination in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0198448. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics as a powerful tool to decipher the biological effects of environmental contaminants in humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chalmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.48-56. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cotox.2017.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-by-chemical and cumulative risk assessment of residential indoor exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.22-32. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Exposures and Coexposures to Occupational Hazards Among Agricultural Workers A Systematic Review of Observational Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety and Health at Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (3), pp.239-248. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.shaw.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXsIgN: a cross-species repository for toxicogenomic signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Lancien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Caillarec-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (12), pp.2116-2122. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/bty040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccessibility and bioavailability of environmental semi-volatile organic compounds via inhalation: A review of methods and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Gustafsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.202 - 213. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor residential exposure to semivolatile organic compounds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenjuan Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.08.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregating exposures & cumulating risk for semivolatile organic compounds: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 158, pp.649-659. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative toxicity for indoor semi volatile organic compounds based on neuronal death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 279, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.07.875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the air and dust of 30 French schools: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dassonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (1), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ina.12288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dermal absorption of semivolatile organic compounds from the gas phase: Sensitivity of exposure assessment by steady state modeling to key parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 102, pp.106-113. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2017.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des particularités physiologiques, toxicologiques et comportementales pré- et postnatales de l’enfant dans l’évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (6), pp.550-554. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2016.0940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal exposure to persistent organic pollutants and organophosphate pesticides, and markers of glucose metabolism at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debost-Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, pp.207--217. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2016.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple exposures to indoor contaminants: Derivation of benchmark doses and relative potency factors based on male reprotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Zeman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74, pp.23-30. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2015.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure of pregnant women to persistent organic pollutants and cord sex hormone levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Debost-Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (1), pp.190-198. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dev260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01220641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-volatile organic compounds in the particulate phase in dwellings: A nationwide survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 136, pp.82-94. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2016.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Childhood exposure to polybrominated diphenyl ethers and neurodevelopment at six years of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïd Le Maner-Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Dardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2016.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution de l’air des enceintes ferroviaires souterraines et risques sanitaires chez les travailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Redaelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin-Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34e Congrès National de Médecine et Santé au Travail, 77 (3), pp.548. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of maternal obesity on the metabolic profiles of pregnant women and their offspring at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 11 (6), pp.1896-1907. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-015-0836-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de valeurs toxicologiques de référence adaptées à la prise en compte des mélanges en évaluation des risques sanitaires : méthodes existantes et applications récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (3), pp.203-221. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2014.0696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semivolatile organic compounds in indoor air and settled dust in 30 French dwellings.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (7), pp.3959-69. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es405269q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential input from metabolomics for exploring and understanding the links between environment and health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Toxicology and Environmental Health, Part B: Critical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (1), pp.21-44. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10937404.2013.860318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00976116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exposure-based framework for grouping pollutants for a cumulative risk assessment approach: case study of indoor semi-volatile organic compounds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 130, pp.20-8. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envres.2014.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary Glycol Ether Metabolites in Women and Time to Pregnancy: The PELAGIE Cohort.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 121 (10), pp.1167-73. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1289/ehp.1206103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00866023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs limites d'exposition professionnelles (VLEP),valeurs toxicologiques de référence (VTR) :objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia El Yamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.442-449. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics tools for describing complex pesticide exposure in pregnant women in Brittany (france).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), pp.e64433. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0064433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00863407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du risque chimique en santé-travail et en santé-environnement : objectifs et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (5), pp.434-441. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2013.0646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfluthrin indoor air concentration and inhalation exposure during application of electric vaporizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Vesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Wortham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60C, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2013.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted profiling of pesticide metabolites by LC-HRMS: an exposomics tool for human exposure evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 406 (4), pp.1149-61. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7136-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycol ethers and congenital malformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (6), pp.940. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EDE.0b013e3182a79ac7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urinary biomarkers of exposure to glycol ethers and chlorinated solvents during pregnancy: determinants of exposure and comparison with indirect methods of exposure assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juha Pulkkinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (1), pp.62-70. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/oem.2010.062315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure during pregnancy to glycol ethers and chlorinated solvents and the risk of congenital malformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (6), pp.806-12. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EDE.0b013e31826c2bd8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectifs et résultats attendus d’une évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ismert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Karg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.240-242. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2012.0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor environment and children's health: recent developments in chemical, biological, physical and social aspects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Cann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Deguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goeury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hygiene and Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheh.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial and technical workers are not the only workers exposed to solvents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Garlantézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (1), 142-3; author reply 144. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.reprotox.2011.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00682632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haber's rule duration adjustments should not be used systematically for risk assessment in public health decision-making.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emel Belkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 204 (2-3), pp.148-55. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2011.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du bruit de fond chimique environnemental dans les évaluations réglementaires françaises des risques sanitaires. Quelles pratiques ? Quelles recommandations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (6), pp.517-526. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2010.0395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health ranking of ingested semi-volatile organic compounds in house dust: an application to France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (6), pp.458-72. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2010.00667.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of a toxicity reference value for nitrogen trichloride as a disinfection by-product.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (3), pp.357-64. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark dose : définitions, intérêt et usages en évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (6), pp.529-537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French approach for deriving toxicity references values: the example with reprotoxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Multigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Doornaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Duboudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (3), pp.353-60. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2009.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a toxicological reference value (TRV) for the reprotoxic effects of nonylphenol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 189S, pp.S242. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04546631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mot à mot : Valeurs Guides - Valeur Toxicologique de Référence - Valeur Limite d'Exposition Professionnelle : des repères à éclaircir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gourier-Fréry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (4), pp.348-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Indoor Air quality guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6), pp.494-499. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/clen.200900042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'identification et de hiérarchisation des substances reprotoxiques pour la construction de valeurs toxicologiques de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8 (2), pp.119-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-292. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.283-92. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0668.2008.00529.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs guides de qualité d'air intérieur pour le formaldéhyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Le Moullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Air pur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 74, pp.49-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs toxicologiques de référence : principes, démarche de construction et spécificité liés aux effets reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (2), pp.265-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des dangers : une étape de l'évaluation des risques sanitaires à approfondir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (4), pp.279-87. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ers.2007.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur les Valeurs Toxicologiques de Référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 68 (5), pp.543-550</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de construction de valeurs toxicologiques de référence (VTR) pour les substances chimiques cancérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Solal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (3), pp.181-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (6), pp.S429-S430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche intégrée de la surveillance des pesticides dans l'air : usages, pratiques et contexte local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols (CFA2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etudes et de Recherches sur les Aérosols (ASFERA), Mar 2026, Paris, France. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2026-50180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des nouvelles approches SS/NTS pour la caractérisation des expositions aux pesticides à l’échelle nationale : le projet Ecophyto II SCREENPEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.Z. Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation INRAE AlimH GOS3 - Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2025, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocide and other semi-volatile organic compounds in settled indoor dust of CRESPI daycare centers and implication for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayoro Kebe Mane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2024 Annual Meeting - Exposures that Impact Health in Vulnerable Populations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology-Based Integration of Occupational Health Data: Method and Case Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Smaïl-Tabbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA ANALYTICS 2024 : The Thirteenth International Conference on Data Analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse temporelle des concentrations de pesticides dans l'air breton : un aperçu historique des mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Killian Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cesbron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Congrès Français sur les Aérosols - CFA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2024-38934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité des bases de données en santé au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandra Barbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé au Travail (SFST); Société Régionale de Médecine du Travail de Montpellier (SRMTM); Entretiens Professionnels Formation (LEPF), Jun 2024, Strasbourg, France. pp.102297, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche de spectrométrie de masse haute résolution multiplexée pour une évaluation exhaustive de l’exposition interne aux pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssein Zhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e congrès du Groupe Français de recherches sur les Pesticides, 22-24 mai 2024, LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04634100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposome : approche intégrée des expositions professionnelles et environnementales. Apports et implication des acteurs en prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé au Travail (SFST); Société Régionale de Médecine du Travail de Montpellier (SRMTM); Entretiens Professionnels Formation (LEPF), Jun 2024, Strasbourg, France. pp.102264, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2024.102264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of environmental multi-exposure to pesticides in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse quantitative ciblée de pesticides et/ou de leurs métabolites dans les urines par chromatographie en phase liquide ultra haute performance couplée à la spectrométrie de masse hybride quadripôle/temps de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Rouillon-Bartoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwann Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème congrès francophone sur les sciences séparatives et les couplages de l'AFSEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general framework to deal with uncertainty in expert panel risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Crepet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting of the International Society of Exposure Science and the International Society for Environmental Epidemiology (ISES-ISEE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires liés aux expositions multiples aux composés organiques semi-volatils dans l'habitat en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès national en santé environnement, « Environnements intérieurs, vers une approche intégrée des risques et bénéfices pour la santé »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure Characterization of Pesticides through untargeted investigation of the urinary exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéline Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Kesse-Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th conference on Mass Spectrometry and Allied Topics. ASMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SVOCs in Dust: Motivation and challenges for a cumulative approach to exposure & risk assessment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etablissement d'indicateurs de toxicité cumulative pour les composés organiques semi-volatils à l'intérieur des locaux : cas des mélanges reprotoxiques et neurotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale INRS "Le risque chimique : méthodes et techniques innovantes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01852924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions orales à un mélange de faibles doses de pesticides représentatif des usages bretons altèrent le métabolisme de rates gestantes exposées et de leur fœtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Blas-Y-Estrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential impact of pesticide exposures during pregnancy on the newborn’s metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PPTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivation of cumulative toxicity indicators for indoor semi-volatile organic compounds: the case of reprotoxic and neurotoxic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleo Tebby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Zmirou-Navier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PPTOX conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics tools for identifying biomarkers of complex pesticide exposure in urine of pregnant women in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Conference International Society for Environmental Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). Columbia, INT., 2012, Columbia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental chemical background in health risk assessments : how to deal with ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Ronga-Pezeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Congress of the European Societies of Toxicology (EUROTOX 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique semi-ciblée par LC-HRMS de métabolites de pesticides dans des urines : vers une caractérisation de l’exposition humaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gaudicheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). Nantes, FRA., May 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: the ECOS project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: Contamination levels in thirty French schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: measurements of endocrine disruptors in 30 French dwellings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: a health risk ranking based on dust ingestion route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECOS-Habitat : Expositions Cumulées aux composés Organiques Semi-volatils dans l'habitat : risques pour le développement de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques RSEIN / OQAI " les particules dans l'air intérieur "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationwide assessment of organic contamination of house dust: definition of a sampling strategy in an exposure assessment perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittsburg conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting of French indoor air quality guidelines for chronic exposure to benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference &amp; exhibition Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States. Paper 214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00973349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting of French Indoor Air quality guidelines for benzene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Keirsbulck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Healthy Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Syracuse, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration of a toxicological reference value (TRV) for the reprotoxic effects of nonylphenols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany. pp.S242-S242, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selecting a Toxicity Reference Value (TRV) for lindane to assess health risk associated with a school contamination in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Kairo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Lirussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Dresden, Germany. pp.S243, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2009.06.462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of French Indoor Air Quality Guidelines. Method and example for Formaldehyde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Cabanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air Conference. Copenhaguen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a quantitative risk assessment of air quality in underground parking garages possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Pernelet-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Indoor Air Quality and Climate (Indoor Air 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00970368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations dose-effet & relations dose-réponse, les défis de la toxicologie pour évaluer les risques aux faibles doses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'association pour la recherche en toxicologie (ARET) : expositions aux faibles doses, un défi pour l'évaluation et la gestion des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notions de Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique régionale Performance Bretagne Environnement + : Evaluation des risques sanitaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Saint Brieuc, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VTR : principes, démarche de construction et spécificité liées aux effets reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème congrès national de médecine et de santé au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertinence sanitaire du seuil de 0,5 % de l'impureté bêta dans le PGME (propylène glycol monométhyléther) pour le consommateur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fouilhé Sam-Laï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès de la Société de Toxicologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et environnement. Pollutions chimiques : état des lieux des connaissances sur les effets sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum national Santé Environnement : produits chimiques : responsabilités et réponse des collectivités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs toxicologiques de référence : démarche de construction et application aux reprotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques de la Société française de médecine du travail et de l'institut de santé au travail du nord de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des risques sanitaires aux faibles doses : le point de vue de l'AFSSET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française de Radioprotection : Les faibles doses dans la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00689936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of glycol ether emissions from a water-based paint: chamber tests and field experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal. pp.A521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE-ISEA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. pp.S1-S18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des émissions d'éthers de glycol et de propylène glycol dans l'air intérieur lors de l'application d'une peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maupetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Congrès de la Société de Toxicologie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SCREENPEST project: Development and implementation of an innovative large-scale screening approach for extended characterisation of human exposure to pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Heurté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et mise en œuvre d’une approche innovante de criblage à grande échelle pour une caractérisation étendue de l’exposition humaine aux pesticides [Poster 26 – S5-P26]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Heurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16émes journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique - RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Malo, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening exposome exploration by means of complementary HRMS analytical platforms: use case on pesticide exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mirmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima-Zahra Alem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème édition des Journées Françaises de Spectrométrie de Masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of environmental multi-exposure to pesticides in pregnant women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Regnaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential indoor exposure to semivolatile organic compounds and cumulative risks in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 annual joint meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organophosphate flame retardants: a review of indoor contamination and human exposure in Europe, and human health effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Chupeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISES-ISIAQ 2019 joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the prenatal chemical exposome using placenta and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Salhi Raghad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Quénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference Metabolomics and Human Health: Understanding Human Diseases Through Metabolomics: Interactions Among the Genome, Proteome, Gut Microbiome and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Ventura, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOXsIgN – un espace de dépôt publique dédié aux signatures toxicologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Alain Darde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lancien Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaelle Caillarec-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans PNREST, ANSES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untargeted screening of pesticides metabolites by LC-HRMS: a tool for human exposure evaluation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien L. Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre J. P. Cravedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Int. Mass Spectrom. Conf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Kyoto, Japan. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of classification of mercury and its compounds for reprotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Enriquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ménétrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEE/ISEA 2006, International Conference on Environmental Epidemiology &amp; Exposure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Paris, France. , 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé environnementale et transition écologique du système de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Chouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Baurès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 978-2-8109-1265-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glossaire de santé environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Violland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.48, 2024, 978-2-8109-1176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbateurs endocriniens : vers une meilleure prévention des expositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rabaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.264, 2024, Guides Santé Social, 978-2-8109-1140-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04516921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11. Toxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.277-304, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Occupational Exposure into the Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Viel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Life Course Occupational Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-16, 2023, Handbook Series in Occupational Health Sciences, 978-3-030-94023-2. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-94023-2_7-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 14. Évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Noisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rousselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.361-399, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04157942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5. Exposome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Warembourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Benmarhnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et santé publique. Fondements et pratiques. Rennes, Presses de l’EHESP, « Références Santé Social ». Sous la direction de Isabelle Goupil-Sormany, Maximilien Debia, Philippe Glorennec, Jean-Paul Gonzalez, Nolwenn Noisel.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-162, 2023, 978-2-8109-1007-6. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.goupi.2023.01.0143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Trichloroethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harrisson Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loh Miranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Who Guidelines for Indoor Air Quality: Selected Pollutants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">World Health Organization</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.377-414, 2010, 9789289002134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dépôt constantinien découvert à Mantoche (Haute-Saône) en 1993</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Amandry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trésors monétaires. Tome XXIII, 2007-2008 : [trésors de la Gaule et de l’Afrique du Nord au IVe siècle de notre ère]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bibliothèque nationale de France, 95-99 et pl. 20--21, 2009, 978-2-7177-2391-5 /</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration des valeurs toxicologiques de référence et relations dose - réponse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Duboudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Max Feinberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse des risques alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tec &amp; Doc (Editions), Chapitre 5, 2006, 2-7430-0894-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping the Human Chemical Exposome for Public Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Chaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlordecone in indoor dust and associated human exposure in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guimberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lecorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration de méthodologies de calcul en vue d’informer les consommateurs sur les dangers sanitaires et environnementaux des produits ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges de Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Karr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0231, Anses. 2025, 235 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05064566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour des données relatives aux expositions à la silice cristalline dans l’air extérieur chez les riverains de sites d’activités émettrices de silice cristalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laborde-Casterot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0052, Anses. 2024, 78 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04806865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibres courtes d’amiante en milieu professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Billon-Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Eypert-Blaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Jaurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0223, Anses. 2024, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des fractions granulométriques utilisées pour l’évaluation des expositions par inhalation d’aérosols - Pertinence et comparaison des fractions environnementales - PM10 , PM2,5 - et professionnelles - inhalable, thoracique, alvéolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gensdarmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Matran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Nadif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0076, Anses. 2023, pp.177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04170323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’air ambiant des enceintes ferroviaires souterraines (EFS). État des connaissances sur la toxicité des particules et sur les effets sanitaires associés à la pollution de l’air des EFS. Recommandation de concentrations en particules dans l’air des EFS à ne pas dépasser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Baeza-Squiban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadif Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-SA-0148, Anses. 2022, 181 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04019956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de VGAI mélange : Étude de cas pour un mélange de substances irritantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autosaisine n°2016-SA-0101, Anses. 2022, pp.184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04071642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of microsensors to monitor the quality of indoor and outdoor air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Request No 2018-SA-0271, Anses. 2022, 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs sanitaires de références du chlordécone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc P. Belzunces</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aaron Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas R. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2018-SA-0166, Anses. 2021, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03338832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une gestion alerte du risque chimique - Risques (éco)toxicologiques pour les êtres humains et l’environnement dans une logique de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Brimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Coumoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Commission nationale de la déontologie et des alertes en matière de santé publique et d’environnement (cnDAspe). 2021, 129 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances relatif à l’impact sanitaire de l’exposition aux moisissures présentes dans l’air ambiant sur la population générale française et recommandations en matière de surveillance nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0011, Anses. 2020, 204 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04515215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition aux poussières sédimentées dans les environnements intérieurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glorennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Coftier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Williams Esteve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANSES: Glorennec, Philippe Chaigneau, Thomas Coftier, Aline Delannoy, Matthieu Esteve, Williams Herrera, Horacio Le-Bot, Barbara Noack, Yves Pelfrêne, Aurélie Nadif, Rachel Paris, Christophe Achard, Sophie Aschan-Leygonie, Christina Bemer, Denis Bex, Valérie Bonvallot, Nathalie Caillaud, Denis Dewitte, Jean-Dominique Durif, Marc Frealle, Émilie Goupil, Ghislaine Guillemot, Marianne Jacquemin, Bénédicte Joubert, Olivier Luce, Danièle Mandin, Corinne Mercier, Fabien Monteil, Christelle Oppliger, Anne Pernot, Pierre Raherison, Chantal Perouel, Guillaume Keirsbulck, Marion Elreedy, Salma Pittman, Adrienne Saddoki, Sophia. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du poids des preuves à l’Anses : revue critique de la littérature et recommandations à l’étape d’identification des dangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0089, Anses. 2016, 116 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de l’incertitude en évaluation des risques : revue de la littérature et recommandations pour l’Anses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Brochot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2015-SA-0090, Anses. 2016, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la métabolomique à l’étude du lien entre les expositions environnementales aux pesticides pendant la grossesse et le développement de l’enfant : approches épidémiologique et toxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonvallot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Toulouse - INPT, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014INPT0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04004043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId552"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafail Zorzos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04923537v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Solhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329324" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810855v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chupeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5021029" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05381761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guillaume" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cesbron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonvallot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bihan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102820" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199923v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Barbey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04868455v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Manuella Permana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tannous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mouaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-024-01041-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387484v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashna Lallmahomed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fillol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108419" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Lejeune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-022-00507-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811565v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2024.10.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Babin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxae019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134277" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356269v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Aachimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1282668" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04012147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03923230v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130654" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700670v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouillon-Bartoletti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dimeglio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gilles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700685v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghad Al-Salhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339983" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2021.2023161" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03751907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chupeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouxe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107435" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268812v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Regnaut" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147499" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2020.1864256" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04001846v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Colombier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verrier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardoso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aedesp.115.0043" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964443v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186713" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391711v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12090" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291774v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177661v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Niang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1309" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198448" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711069v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870286v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2018.04.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863047v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Darde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudriault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lancien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Caillarec-Joly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.06.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579605v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumont" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.875" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0940" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259218v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massart" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.01.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237085v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220641v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Warembourg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev260" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.016" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331986v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin-Godard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.448" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286255v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.03.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195742v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0836-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118601v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0696" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976116v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chevrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2013.860318" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.01.007" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00866023v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Pulkkinen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936267v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0647" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863407v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064433" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936256v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0646" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875889v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7136-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875320v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vesin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.07.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875759v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3182a79ac7" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682658v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.062315" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-89Z1LQWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118597v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ismert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Karg" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0541" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875918v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31826c2bd8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682632v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2011.05.018" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2PG5RX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694902v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Belkebir" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.04.026" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WP6XKQR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963263v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiori" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0395" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2010.00667.x" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZV3PWF4W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657798v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.10.008" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJF3N149-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004069v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672491v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664627v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.06.461" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5LG48MC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546631v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671120v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doornaert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.08.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C8K082L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672493v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourier-Fr&#233;ry" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672502v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Alary" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900042" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RMHR9RD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672438v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335611v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pernelet-Joly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2008.00529.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LC8S2V4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672324v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672358v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689790v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2007.0093" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689793v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697542v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662699v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#233;zard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enriquez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05536950v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cesbron" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2026-50180" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419678v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirmont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Alem" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925439v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009660v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guillaume" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38934" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04581568v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102297" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634100v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Alem" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04581532v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102264" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436671v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Regnaut" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121427v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121459v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;line Delcambre" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294836v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852924v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baumont" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121756v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121554v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121527v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746051v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevrier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970999v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748763v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudicheau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688068v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688079v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688054v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687972v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672898v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672878v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973349v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672910v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kairo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clinard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lirussi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.06.462" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2ZGKXWK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672830v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970368v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pernelet-Joly" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672553v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672949v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672561v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689942v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689951v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689939v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689936v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697558v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villa" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699503v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Enriquez" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697513v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010401v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurte" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Alem" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843804v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurt&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357806v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291904v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291883v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057318v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Salhi Raghad" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jegou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445079v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alain Darde" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803991v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824007v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782778v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Violland" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-environnementale/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04516921v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/perturbateurs-endocriniens/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04084583v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94023-2_7-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04390160v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0277" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04157942v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-361.htm?contenu=article" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0361" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04390136v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Giroux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/?srsltid=AfmBOor9mgjXXgb-i2kOysMcZi38GUoPNEOyewbA6R8I_Pac8F8IpF4I" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0143" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734903v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrisson Paul" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loh Miranda" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/9789289002134" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365532v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699506v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996778v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064566v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Karr" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019956v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadif Rachel" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Christophe" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04071642v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543738v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418000v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Duboc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03338832v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Blair" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. Chevalier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04004043v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0041" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05521361v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Brimo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafail Zorzos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05584642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari-Vorgan Louyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jabalot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Florence Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-026-00770-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570286v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lennon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Chaker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04289-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04923537v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;ger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Solhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Darde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2024.343594" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0329324" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05104693v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dufresne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guimberteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecorgne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138809" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04810855v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Chupeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sim&#233;on" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chauvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5021029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04868455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katya Manuella Permana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Tannous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Mouaziz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12302-024-01041-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05381761v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guillaume" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cesbron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonvallot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Le Bihan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102820" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05199923v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Barbey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Sma&#239;l-Tabbone" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashna Lallmahomed" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fillol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108419" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04811565v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2024.10.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923113v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Lejeune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-022-00507-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Babin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxae019" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04543914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayoro Kebe Mane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2024.134277" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxac.2023.08.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Aachimi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1282668" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03995604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04012147v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03923230v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saurat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Monfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fardel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130654" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rouillon-Bartoletti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Dimeglio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Gilles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2022.107539" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03700685v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghad Al-Salhi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2022.339983" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03895089v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jailler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billarand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boulanger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2022.1634" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Luce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513002v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15459624.2021.2023161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03751907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chupeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouxe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chauvet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2022.107435" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268812v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien L. Jamin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Regnaut" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147499" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04001846v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Colombier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Camard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Verrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Houzelle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cardoso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aedesp.115.0043" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131093v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiraz Dib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Nguyen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19338244.2020.1864256" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964443v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17186713" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391711v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1348-9585.12090" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291774v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02355986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weniuan Wei" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1342" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177661v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boury Niang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1309" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Blas-Y-Estrada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198448" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01711069v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chalmel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Cordier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cotox.2017.12.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795814v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pelletier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.04.024" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2018.04.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01863047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Darde" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaudriault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;ranger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Lancien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaelle Caillarec-Joly" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/bty040" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03631015v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gustafsson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.024" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.08.024" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635759v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.06.022" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579605v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Fournier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumont" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.07.875" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635769v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.02.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rousselle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2016.0940" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259218v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.01.005" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01237085v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Tebby" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zeman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou-Navier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2015.11.017" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01220641v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Warembourg" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlantezec" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev260" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304354v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.04.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;d Le Maner-Idrissi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lacroix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dardier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2016.03.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331986v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Redaelli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin-Godard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.448" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Desert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-015-0836-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118601v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2014.0696" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118577v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es405269q" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00976116v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Chevrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10937404.2013.860318" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00982315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.01.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00866023v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Labat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Pulkkinen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1206103" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936267v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Yamani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Karg" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0647" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00863407v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064433" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00936256v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2013.0646" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00875320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vesin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Wortham" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2013.07.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875889v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Cravedi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7136-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875759v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Multigner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e3182a79ac7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682658v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oem.2010.062315" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-89Z1LQWG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875918v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e31826c2bd8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118597v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ismert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Ronga-Pezeret" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Karg" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2012.0541" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687403v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cann" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goeury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KHJV153Z-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682632v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reprotox.2011.05.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2PG5RX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emel Belkebir" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bodin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2011.04.026" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WP6XKQR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963263v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Payre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiori" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2010.0395" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657808v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2010.00667.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZV3PWF4W-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657798v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Zmirou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.10.008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJF3N149-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004069v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672491v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671120v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Doornaert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2009.08.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C8K082L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664627v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.06.461" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5LG48MC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04546631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672493v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gourier-Fr&#233;ry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672502v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Alary" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.200900042" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0RMHR9RD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672438v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335611v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mandin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pernelet-Joly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0668.2008.00529.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LC8S2V4N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672324v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Goupil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672467v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Cabanes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Le Moullec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672358v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689790v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2007.0093" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689793v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697542v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662699v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C&#233;zard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Enriquez" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05536950v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cesbron" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Bihan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2026-50180" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419678v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mirmont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Alem" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Zhour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05007529v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925439v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009660v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Guillaume" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2024-38934" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04581568v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102297" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634100v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zahra Alem" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04581532v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102264" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436671v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Regnaut" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121427v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239722v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Albert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Crepet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057306v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121459v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;line Delcambre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294836v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852924v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baumont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Tebby" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121756v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121527v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02121554v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746051v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chevrier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970999v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748763v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaudicheau" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688091v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688068v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688079v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688054v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687972v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973349v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672878v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672898v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.P. Belzunces" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672910v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kairo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Clinard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Lirussi" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2009.06.462" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2ZGKXWK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672830v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970368v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pernelet-Joly" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672553v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672949v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689951v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fouilh&#233; Sam-La&#239;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689942v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689939v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689936v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697558v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maupetit" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gombert" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699503v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C&#233;zard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Enriquez" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697513v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843804v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurt&#233;" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010401v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Heurte" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Alem" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357806v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291904v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291895v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02291883v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02057318v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Salhi Raghad" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;nel" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jegou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445079v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Alain Darde" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lancien Cl&#233;ment" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803991v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824007v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05479308v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Baur&#232;s" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Marrauld" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/sante-environnementale-transition-ecologique-systeme-de-sante/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04782778v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Violland" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-de-sante-environnementale/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04516921v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rabaud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/perturbateurs-endocriniens/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04390160v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Noisel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0277" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04084583v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Viel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94023-2_7-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04157942v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/environnement-et-sante-publique--9782810910076-page-361.htm?contenu=article" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0361" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04390136v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Benmarhnia" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Giroux" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/environnement-sante-publique/?srsltid=AfmBOor9mgjXXgb-i2kOysMcZi38GUoPNEOyewbA6R8I_Pac8F8IpF4I" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0143" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01734903v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrisson Paul" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loh Miranda" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/9789289002134" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04365532v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Amandry" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699506v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557890v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04996778v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05064566v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aymard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges de Sousa" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Karr" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04806865v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Casterot" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Achard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664058v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paris" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Billon-Galland" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brochard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Eypert-Blaison" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Jaurand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04170323v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Simon" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gensdarmes" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019956v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thaon" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadif Rachel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Christophe" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04071642v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Chevalier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emond" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thireau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543738v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03338832v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P. Belzunces" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Blair" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R. Chevalier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418000v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Duboc" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04515215v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248773v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chaigneau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Coftier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delannoy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Esteve" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617668v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brochot" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617680v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04004043v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0041" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>