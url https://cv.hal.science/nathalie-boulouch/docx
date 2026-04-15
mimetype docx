--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> nathalie boulouch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anne-Lou Buzot. De l’or au bout des doigts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une main à l’autre. Commande photographique nationale des 30 ans du titre Maître d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Loco, n.p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » « John Batho » « Yves Trémorin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch; Gilles Désiré dit Gossé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ? Techniques, usages, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart, p. 11-14 ; 244-246 ; 262-264, 2025, 978-2-35906-453-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fleurs prennent la pose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luce Lebart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures vivantes. Images &amp; jardins d’Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB, pp.106-107, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Surfaces : présence photographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence. John Batho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrejour, p. 130-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les couleurs : jalons. La photographie interférentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p14-15, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Ponsot, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot. La photographie interférentielle Lippmann plates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p.66-67, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un conservatoire des tendances photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des collections photographiques contemporaines du musée d’art et d’histoire d’Aurillac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Archéologie d'Aurillac, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Bridges over Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanin Hanouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Photographic Legacy of Gabriel Lippmann. Colour, Science and Museum Collections,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corbel; Christophe Viart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paperboard. La conférence performance : artistes et cas d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, p. 36-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Esce il rosso di cadmio”. La couleur selon Paolo Gioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dubois; A. Somaini; E. Camporesi; E. Grignard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Gioli : impressions sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, p. 102-109, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage : témoin de la grande guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès; Anne Sigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités (in)visibles. Autour d'Albert Kahn, les archives de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Bernard Chauveau Edition, p. 168-177, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O que resta do diaporama ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatriz Furtado; Philippe Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pós-Fotografia, Pós-Cinema. Novas configurações das imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Sesc, pp.70-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont. Un inspirateur des Archives de la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Lienart Éditions, p. 212-227, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de lumière comme tableau noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borlée D.; Doucet H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plaque photographique. Un outil pour la fabrication et la diffusion des savoirs (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, p. 23-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La performance, entre archives et publication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucet Sophie; Proust Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, traces et archives en création dans les arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur des archives en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Py. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art cinétique à l’art numérique. Hommage à Frank Popper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 99-103, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” The (In)visible Public Life of Color Photography”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gervais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Public” Life of Photographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press; Ryerson Image Center, pp.174-205, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La photographie a inventé des mythes et invente des paysages : entretien avec Pascal Mirande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Henry Frangne; Patricia Limido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Inventions photographiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-146, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’archive : mise en boîte, mise en œuvre »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Maeck; Matthias Steinle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-245, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports/Surfaces, ou l’impératif catégorique du désaccord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires croisées, dérives archivistiques : archives de la critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, pp.69-75, 2015, 978-2-917902-25-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu à l’expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes opératoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 14-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La projection de diapositives, le dispositif et le protocole : à propos d’Homes for America de Dan Graham »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocole et photographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’université de Saint-Etienne, pp.285-297, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fou de couleurs ? Stieglitz et l’autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jay Bochner; Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour Stieglitz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-129, Presses Universitaires de Rennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janig Bégoc, Nathalie Boulouch &amp; Elvan Zabunyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-24, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mavridorakis V., Perreau D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois de la photo de Montréal, pp.167-177, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">photographie couleur et impressionnisme : une communauté de &amp;quot; subjectiles sensibilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavédrine B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, pp.CD-Rom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris bibliothèques/Eyrolles, pp.14-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bretagne, en pleine vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne dans les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn/Conseil général des Hauts de Seine, pp.4-7, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur comme horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 14-21, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 22-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cartier-Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire technique de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marval; Paris Musées, p. 213-214, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste « assembleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Boulouch; V. Mavridorakis; D. Perreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gunthert; M. Poivert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles et Mazenod, p. 458-505, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archives ou œuvres ? L’exemple du fonds d’archives de la performance de François Pluchart »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janig Bégoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploitation scientifique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, pp.45-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Realität der « natürlichen Farben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Störzeichen/Les signes du désordre – L’image face au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDG, pp.31-35, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miracle des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice de Pastre; Emmanuelle Devos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Couleurs du voyage. L’œuvre photographique de Jules Gervais-Courtellemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, p. 40-55, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lansiaux, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. B. Minnaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faubourg Saint-Antoine. Architecture et métiers d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 133-134, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.25, 26, 29, 30, 31, 39, 40, 44, 45, 49, 50, 54, 58, 59, 61, 65, 69, 87, 89, 91, 98, 101, 103, 109, 114, 118, 127, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un portrait de pays par le filtre de l’autochrome »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sport et photographie. Partager un terrain de jeu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Paolo Roversi : la couleur mobile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Roversi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Archives de la planète. Le Pays Basque dans la photothèque du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mode rencontre l’autochrome : un procédé innovant pour une exposition moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fous de couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1, 2, 3 couleur !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaque autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Laure Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] John Batho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Conversation avec John Batho : la couleur et ses lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Des couleurs toutes faites pour la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Génération de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les photographes aux champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes années 70. Clichés de campagne d’Ille-et-Vilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] J’habite, tu habites, nous habitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire collective. 100 ans de logement social à Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Photographier la Bretagne qui s’en va</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles et Paul Géniaux. La photographie, un destin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Villejean : le quartier, les gens et le photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’un milieu à l’autre. Photographies de Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Figurez-vous un écran... La photographie projetée autour de 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 162-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Pierre Leguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jak swiat oszalat na punkcie koloru : czas autochromu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autochrom. Triumf koloru, L’Autochrome. Triomphe de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les diaporamas amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Antonin Personnaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Alain Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Robert Smithson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jules Gervais-Courtellemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique d’art et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L’évidence de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Batho. Histoire de couleurs 1962-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'AICA : matrice et prisme pour une histoire de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Le chimiste, la photographie, la couleur et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Karplus. La couleur des années 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 8-9, 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Peindre à la machine : la photographie autochrome dans le sillage de l’impressionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En couleurs et en lumière. Dans le sillage de l’impressionnisme, la photographie autochrome, 1903-1931</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Poétique de l’enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Autochromes and Pictorialism: An Element of Color in a Monochrome Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressionist Camera. Pictorial Photography in Europe, 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Un élément de couleur dans un univers monochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie pictorialiste en Europe 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 270-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L'œil de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rennes en flânant 1961-1967 : l'objectif discret de Charles Barmay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les “pièges à œil” de Sébastien Reuzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Reuzé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayon lumineux, particules de couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayons colorés, particules de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les pictorialistes et le procédé autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Salon de photographie. Les écoles pictorialistes en Europe et aux Etats-Unis vers 1900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, p. 35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liénart, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Cielo es azul. Una historia de la fotografia en color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vestalia Ediciones, pp.243, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03614977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l’Elysée/Editions Noir sur blanc, 312 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer un regard. Rennes et la Bretagne à travers les collections de la Société photographique de Rennes (1890-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 126 p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus : la couleur des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aubenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; les Éd. de l'Oeil, 1 vol. (104 p.) : nombreuses ill. en coul., couv. ill. en coul. ; 21 x 25 cm, 2013, 978-2-35137-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ciel est bleu : une histoire de la photographie couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 218 p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines / sous la direction de Janig Bégoc, Nathalie Boulouch & Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Archives de la critique d'art, pp.244, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Gimpel : les audaces d’un photographe (1875-1948),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’Orsay/5 continents, 192 p, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, 144 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mavridorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 360 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière, la couleur inventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Scheibli éditions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lippmann et la photographie des couleurs : au prisme de l’actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rundbrief Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les néons de Léon : Léon Gimpel et l’invention de la photographie nocturne en couleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de David Campany »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans le labo-photo, adviennent les couleurs de la lumière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, hors-série, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La planète par le prisme de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° spécial, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Couleurs. Une histoire de valeurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choisir, revue d’information et de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 696, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Territory of Colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le territoire de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographie illégitime, cinéma du pauvre : l’impossible destin de la diapositive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie couleur est-elle moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial Photographie moderne/Modernité photographique, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, « La photographie couleur est-elle moderne ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-(SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro spécial Photographie moderne/Modernité photographique,, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ La couleur américaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Insensé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Les passeurs de couleur : 1976 et ses suites ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Couleur versus noir et blanc ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le fonds François Pluchart aux Archives de la critique d’art ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Albert Londe : positions autochromistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.34-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«“Der Grosse Erfolg der Autochrome-Platten liegt in ihrer Projektion”. Das projizierte Bild als privilegierte Präsentationsform früher Farbfotografe»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Photographie autochrome et impressionnisme : le paradigme de la couleur-lumière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Visions d’Orient de Jules Gervais-Courtellemont”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hors série, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Documentary Use of the Autochrome in France”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Antonin Personnaz ou l’aventure d’un autochromiste”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 13-14, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°3 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°2 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°1 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont (1863-1931). Rapport de recherche pour la création du parcours permanent du musée départemental Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée départemental Albert-Kahn. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d’Autochromes d’Heinrich Kühn à Vienne (Albertina Kunst Museum, Österreichische Nationalbibliothek, Bildarchiv). Rapport de recherche dans le cadre du programme ANR « La création photographique : l'image, le reportage, la couleur » sous la direction de Michel Frizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albertina Kunst Museum; Österreichische Nationalbibliothek, Bildarchiv. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image fixe au temps de la lumière. La projection de diapositives chez Dan Graham, Jan Dibbets et Allan Sekula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du BAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10., pp.89-113, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un problème, deux idées, des controverses. Brève histoire de la réception de la photographie des couleurs jusqu’à 1917 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Ducos du Hauron (1837-1920)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le paradigme de la rétine : entre science, peinture et photographie des couleurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œil du XIXe siècle, 8e congrès de la Société romantique et dix-neuviémiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une demeure pour les archives de critiques d’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Art Resources Studies II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-13 (traduction en japonais p. 14-24), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie couleur et impressionnisme : une communauté de « subjectiles sensibilisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie. Actes des congrès des sociétés historiques et scientifques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[notice d'encyclopédie] William Eggleston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> nathalie boulouch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » « John Batho » « Yves Trémorin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch; Gilles Désiré dit Gossé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ? Techniques, usages, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart, p. 11-14 ; 244-246 ; 262-264, 2025, 978-2-35906-453-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anne-Lou Buzot. De l’or au bout des doigts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une main à l’autre. Commande photographique nationale des 30 ans du titre Maître d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Loco, n.p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Surfaces : présence photographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence. John Batho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrejour, p. 130-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fleurs prennent la pose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luce Lebart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures vivantes. Images &amp; jardins d’Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB, pp.106-107, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les couleurs : jalons. La photographie interférentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p14-15, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Ponsot, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot. La photographie interférentielle Lippmann plates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p.66-67, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Bridges over Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanin Hanouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Photographic Legacy of Gabriel Lippmann. Colour, Science and Museum Collections,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un conservatoire des tendances photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des collections photographiques contemporaines du musée d’art et d’histoire d’Aurillac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Archéologie d'Aurillac, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corbel; Christophe Viart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paperboard. La conférence performance : artistes et cas d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, p. 36-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Esce il rosso di cadmio”. La couleur selon Paolo Gioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dubois; A. Somaini; E. Camporesi; E. Grignard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Gioli : impressions sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, p. 102-109, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O que resta do diaporama ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatriz Furtado; Philippe Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pós-Fotografia, Pós-Cinema. Novas configurações das imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Sesc, pp.70-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage : témoin de la grande guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès; Anne Sigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités (in)visibles. Autour d'Albert Kahn, les archives de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Bernard Chauveau Edition, p. 168-177, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont. Un inspirateur des Archives de la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Lienart Éditions, p. 212-227, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de lumière comme tableau noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borlée D.; Doucet H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plaque photographique. Un outil pour la fabrication et la diffusion des savoirs (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, p. 23-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La performance, entre archives et publication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucet Sophie; Proust Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, traces et archives en création dans les arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur des archives en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Py. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art cinétique à l’art numérique. Hommage à Frank Popper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 99-103, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” The (In)visible Public Life of Color Photography”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gervais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Public” Life of Photographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press; Ryerson Image Center, pp.174-205, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La photographie a inventé des mythes et invente des paysages : entretien avec Pascal Mirande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Henry Frangne; Patricia Limido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Inventions photographiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-146, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’archive : mise en boîte, mise en œuvre »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Maeck; Matthias Steinle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-245, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports/Surfaces, ou l’impératif catégorique du désaccord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires croisées, dérives archivistiques : archives de la critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, pp.69-75, 2015, 978-2-917902-25-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu à l’expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes opératoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 14-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La projection de diapositives, le dispositif et le protocole : à propos d’Homes for America de Dan Graham »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocole et photographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’université de Saint-Etienne, pp.285-297, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fou de couleurs ? Stieglitz et l’autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jay Bochner; Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour Stieglitz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-129, Presses Universitaires de Rennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janig Bégoc, Nathalie Boulouch &amp; Elvan Zabunyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-24, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois de la photo de Montréal, pp.167-177, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">photographie couleur et impressionnisme : une communauté de &amp;quot; subjectiles sensibilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavédrine B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, pp.CD-Rom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bretagne, en pleine vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne dans les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn/Conseil général des Hauts de Seine, pp.4-7, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris bibliothèques/Eyrolles, pp.14-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mavridorakis V., Perreau D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 22-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur comme horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 14-21, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cartier-Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire technique de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marval; Paris Musées, p. 213-214, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste « assembleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Boulouch; V. Mavridorakis; D. Perreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gunthert; M. Poivert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles et Mazenod, p. 458-505, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archives ou œuvres ? L’exemple du fonds d’archives de la performance de François Pluchart »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janig Bégoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploitation scientifique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, pp.45-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Realität der « natürlichen Farben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Störzeichen/Les signes du désordre – L’image face au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDG, pp.31-35, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miracle des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice de Pastre; Emmanuelle Devos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Couleurs du voyage. L’œuvre photographique de Jules Gervais-Courtellemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, p. 40-55, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lansiaux, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. B. Minnaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faubourg Saint-Antoine. Architecture et métiers d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 133-134, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.25, 26, 29, 30, 31, 39, 40, 44, 45, 49, 50, 54, 58, 59, 61, 65, 69, 87, 89, 91, 98, 101, 103, 109, 114, 118, 127, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un portrait de pays par le filtre de l’autochrome »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sport et photographie. Partager un terrain de jeu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Paolo Roversi : la couleur mobile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Roversi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Archives de la planète. Le Pays Basque dans la photothèque du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mode rencontre l’autochrome : un procédé innovant pour une exposition moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fous de couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1, 2, 3 couleur !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaque autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Laure Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] John Batho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Des couleurs toutes faites pour la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Génération de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Conversation avec John Batho : la couleur et ses lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les photographes aux champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes années 70. Clichés de campagne d’Ille-et-Vilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] J’habite, tu habites, nous habitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire collective. 100 ans de logement social à Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Photographier la Bretagne qui s’en va</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles et Paul Géniaux. La photographie, un destin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Villejean : le quartier, les gens et le photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’un milieu à l’autre. Photographies de Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Pierre Leguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Figurez-vous un écran... La photographie projetée autour de 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 162-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Robert Smithson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jak swiat oszalat na punkcie koloru : czas autochromu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autochrom. Triumf koloru, L’Autochrome. Triomphe de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les diaporamas amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Antonin Personnaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Alain Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jules Gervais-Courtellemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L’évidence de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Batho. Histoire de couleurs 1962-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'AICA : matrice et prisme pour une histoire de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique d’art et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Le chimiste, la photographie, la couleur et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Karplus. La couleur des années 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 8-9, 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Peindre à la machine : la photographie autochrome dans le sillage de l’impressionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En couleurs et en lumière. Dans le sillage de l’impressionnisme, la photographie autochrome, 1903-1931</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Poétique de l’enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Autochromes and Pictorialism: An Element of Color in a Monochrome Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressionist Camera. Pictorial Photography in Europe, 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Un élément de couleur dans un univers monochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie pictorialiste en Europe 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 270-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L'œil de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rennes en flânant 1961-1967 : l'objectif discret de Charles Barmay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les “pièges à œil” de Sébastien Reuzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Reuzé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayon lumineux, particules de couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayons colorés, particules de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les pictorialistes et le procédé autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Salon de photographie. Les écoles pictorialistes en Europe et aux Etats-Unis vers 1900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, p. 35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liénart, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Cielo es azul. Una historia de la fotografia en color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vestalia Ediciones, pp.243, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03614977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l’Elysée/Editions Noir sur blanc, 312 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer un regard. Rennes et la Bretagne à travers les collections de la Société photographique de Rennes (1890-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 126 p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus : la couleur des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aubenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; les Éd. de l'Oeil, 1 vol. (104 p.) : nombreuses ill. en coul., couv. ill. en coul. ; 21 x 25 cm, 2013, 978-2-35137-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ciel est bleu : une histoire de la photographie couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 218 p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines / sous la direction de Janig Bégoc, Nathalie Boulouch & Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Archives de la critique d'art, pp.244, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Gimpel : les audaces d’un photographe (1875-1948),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’Orsay/5 continents, 192 p, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, 144 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mavridorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 360 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière, la couleur inventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Scheibli éditions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lippmann et la photographie des couleurs : au prisme de l’actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rundbrief Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les néons de Léon : Léon Gimpel et l’invention de la photographie nocturne en couleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de David Campany »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La planète par le prisme de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° spécial, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans le labo-photo, adviennent les couleurs de la lumière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, hors-série, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Couleurs. Une histoire de valeurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choisir, revue d’information et de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 696, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Territory of Colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le territoire de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographie illégitime, cinéma du pauvre : l’impossible destin de la diapositive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie couleur est-elle moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial Photographie moderne/Modernité photographique, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, « La photographie couleur est-elle moderne ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-(SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro spécial Photographie moderne/Modernité photographique,, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ La couleur américaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Insensé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Les passeurs de couleur : 1976 et ses suites ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Couleur versus noir et blanc ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le fonds François Pluchart aux Archives de la critique d’art ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Albert Londe : positions autochromistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.34-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«“Der Grosse Erfolg der Autochrome-Platten liegt in ihrer Projektion”. Das projizierte Bild als privilegierte Präsentationsform früher Farbfotografe»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Photographie autochrome et impressionnisme : le paradigme de la couleur-lumière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Visions d’Orient de Jules Gervais-Courtellemont”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hors série, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Documentary Use of the Autochrome in France”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Antonin Personnaz ou l’aventure d’un autochromiste”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 13-14, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image fixe au temps de la lumière. La projection de diapositives chez Dan Graham, Jan Dibbets et Allan Sekula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du BAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10., pp.89-113, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°3 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°2 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°1 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont (1863-1931). Rapport de recherche pour la création du parcours permanent du musée départemental Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée départemental Albert-Kahn. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d’Autochromes d’Heinrich Kühn à Vienne (Albertina Kunst Museum, Österreichische Nationalbibliothek, Bildarchiv). Rapport de recherche dans le cadre du programme ANR « La création photographique : l'image, le reportage, la couleur » sous la direction de Michel Frizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albertina Kunst Museum; Österreichische Nationalbibliothek, Bildarchiv. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un problème, deux idées, des controverses. Brève histoire de la réception de la photographie des couleurs jusqu’à 1917 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Ducos du Hauron (1837-1920)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le paradigme de la rétine : entre science, peinture et photographie des couleurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œil du XIXe siècle, 8e congrès de la Société romantique et dix-neuviémiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une demeure pour les archives de critiques d’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Art Resources Studies II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-13 (traduction en japonais p. 14-24), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie couleur et impressionnisme : une communauté de « subjectiles sensibilisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie. Actes des congrès des sociétés historiques et scientifques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[notice d'encyclopédie] William Eggleston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550201v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01946416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Kramer Mallordy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Zabunyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2553" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634020v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634028v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01945828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lugon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begoc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mavridorakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gisinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01946416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Kramer Mallordy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Zabunyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2553" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01945828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lugon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begoc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mavridorakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gisinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>