--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> nathalie boulouch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » « John Batho » « Yves Trémorin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch; Gilles Désiré dit Gossé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ? Techniques, usages, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart, p. 11-14 ; 244-246 ; 262-264, 2025, 978-2-35906-453-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anne-Lou Buzot. De l’or au bout des doigts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une main à l’autre. Commande photographique nationale des 30 ans du titre Maître d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Loco, n.p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Surfaces : présence photographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence. John Batho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrejour, p. 130-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fleurs prennent la pose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luce Lebart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures vivantes. Images &amp; jardins d’Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB, pp.106-107, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les couleurs : jalons. La photographie interférentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p14-15, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Ponsot, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot. La photographie interférentielle Lippmann plates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p.66-67, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Bridges over Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanin Hanouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Photographic Legacy of Gabriel Lippmann. Colour, Science and Museum Collections,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un conservatoire des tendances photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des collections photographiques contemporaines du musée d’art et d’histoire d’Aurillac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Archéologie d'Aurillac, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corbel; Christophe Viart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paperboard. La conférence performance : artistes et cas d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, p. 36-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Esce il rosso di cadmio”. La couleur selon Paolo Gioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dubois; A. Somaini; E. Camporesi; E. Grignard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Gioli : impressions sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, p. 102-109, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O que resta do diaporama ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatriz Furtado; Philippe Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pós-Fotografia, Pós-Cinema. Novas configurações das imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Sesc, pp.70-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage : témoin de la grande guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès; Anne Sigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités (in)visibles. Autour d'Albert Kahn, les archives de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Bernard Chauveau Edition, p. 168-177, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont. Un inspirateur des Archives de la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Lienart Éditions, p. 212-227, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de lumière comme tableau noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borlée D.; Doucet H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plaque photographique. Un outil pour la fabrication et la diffusion des savoirs (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, p. 23-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La performance, entre archives et publication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucet Sophie; Proust Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, traces et archives en création dans les arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur des archives en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Py. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art cinétique à l’art numérique. Hommage à Frank Popper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 99-103, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” The (In)visible Public Life of Color Photography”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gervais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Public” Life of Photographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press; Ryerson Image Center, pp.174-205, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La photographie a inventé des mythes et invente des paysages : entretien avec Pascal Mirande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Henry Frangne; Patricia Limido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Inventions photographiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-146, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’archive : mise en boîte, mise en œuvre »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Maeck; Matthias Steinle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-245, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports/Surfaces, ou l’impératif catégorique du désaccord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires croisées, dérives archivistiques : archives de la critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, pp.69-75, 2015, 978-2-917902-25-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu à l’expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes opératoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 14-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La projection de diapositives, le dispositif et le protocole : à propos d’Homes for America de Dan Graham »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocole et photographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’université de Saint-Etienne, pp.285-297, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fou de couleurs ? Stieglitz et l’autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jay Bochner; Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour Stieglitz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-129, Presses Universitaires de Rennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janig Bégoc, Nathalie Boulouch &amp; Elvan Zabunyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-24, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois de la photo de Montréal, pp.167-177, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">photographie couleur et impressionnisme : une communauté de &amp;quot; subjectiles sensibilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavédrine B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, pp.CD-Rom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bretagne, en pleine vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne dans les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn/Conseil général des Hauts de Seine, pp.4-7, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris bibliothèques/Eyrolles, pp.14-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mavridorakis V., Perreau D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 22-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur comme horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 14-21, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cartier-Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire technique de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marval; Paris Musées, p. 213-214, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste « assembleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Boulouch; V. Mavridorakis; D. Perreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gunthert; M. Poivert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles et Mazenod, p. 458-505, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archives ou œuvres ? L’exemple du fonds d’archives de la performance de François Pluchart »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janig Bégoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploitation scientifique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, pp.45-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Realität der « natürlichen Farben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Störzeichen/Les signes du désordre – L’image face au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDG, pp.31-35, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miracle des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice de Pastre; Emmanuelle Devos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Couleurs du voyage. L’œuvre photographique de Jules Gervais-Courtellemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, p. 40-55, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lansiaux, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. B. Minnaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faubourg Saint-Antoine. Architecture et métiers d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 133-134, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.25, 26, 29, 30, 31, 39, 40, 44, 45, 49, 50, 54, 58, 59, 61, 65, 69, 87, 89, 91, 98, 101, 103, 109, 114, 118, 127, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un portrait de pays par le filtre de l’autochrome »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sport et photographie. Partager un terrain de jeu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Paolo Roversi : la couleur mobile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Roversi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Archives de la planète. Le Pays Basque dans la photothèque du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mode rencontre l’autochrome : un procédé innovant pour une exposition moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fous de couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1, 2, 3 couleur !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaque autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Laure Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] John Batho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Des couleurs toutes faites pour la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Génération de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Conversation avec John Batho : la couleur et ses lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les photographes aux champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes années 70. Clichés de campagne d’Ille-et-Vilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] J’habite, tu habites, nous habitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire collective. 100 ans de logement social à Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Photographier la Bretagne qui s’en va</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles et Paul Géniaux. La photographie, un destin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Villejean : le quartier, les gens et le photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’un milieu à l’autre. Photographies de Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Pierre Leguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Figurez-vous un écran... La photographie projetée autour de 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 162-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Robert Smithson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jak swiat oszalat na punkcie koloru : czas autochromu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autochrom. Triumf koloru, L’Autochrome. Triomphe de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les diaporamas amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Antonin Personnaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Alain Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jules Gervais-Courtellemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L’évidence de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Batho. Histoire de couleurs 1962-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'AICA : matrice et prisme pour une histoire de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique d’art et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Le chimiste, la photographie, la couleur et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Karplus. La couleur des années 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 8-9, 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Peindre à la machine : la photographie autochrome dans le sillage de l’impressionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En couleurs et en lumière. Dans le sillage de l’impressionnisme, la photographie autochrome, 1903-1931</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Poétique de l’enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Autochromes and Pictorialism: An Element of Color in a Monochrome Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressionist Camera. Pictorial Photography in Europe, 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Un élément de couleur dans un univers monochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie pictorialiste en Europe 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 270-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L'œil de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rennes en flânant 1961-1967 : l'objectif discret de Charles Barmay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les “pièges à œil” de Sébastien Reuzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Reuzé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayon lumineux, particules de couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayons colorés, particules de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les pictorialistes et le procédé autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Salon de photographie. Les écoles pictorialistes en Europe et aux Etats-Unis vers 1900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, p. 35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liénart, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Cielo es azul. Una historia de la fotografia en color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vestalia Ediciones, pp.243, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03614977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l’Elysée/Editions Noir sur blanc, 312 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer un regard. Rennes et la Bretagne à travers les collections de la Société photographique de Rennes (1890-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 126 p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus : la couleur des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aubenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; les Éd. de l'Oeil, 1 vol. (104 p.) : nombreuses ill. en coul., couv. ill. en coul. ; 21 x 25 cm, 2013, 978-2-35137-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ciel est bleu : une histoire de la photographie couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 218 p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines / sous la direction de Janig Bégoc, Nathalie Boulouch & Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Archives de la critique d'art, pp.244, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Gimpel : les audaces d’un photographe (1875-1948),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’Orsay/5 continents, 192 p, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, 144 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mavridorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 360 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière, la couleur inventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Scheibli éditions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lippmann et la photographie des couleurs : au prisme de l’actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rundbrief Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les néons de Léon : Léon Gimpel et l’invention de la photographie nocturne en couleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de David Campany »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La planète par le prisme de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° spécial, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans le labo-photo, adviennent les couleurs de la lumière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, hors-série, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Couleurs. Une histoire de valeurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choisir, revue d’information et de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 696, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Territory of Colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le territoire de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographie illégitime, cinéma du pauvre : l’impossible destin de la diapositive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie couleur est-elle moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial Photographie moderne/Modernité photographique, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, « La photographie couleur est-elle moderne ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-(SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro spécial Photographie moderne/Modernité photographique,, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ La couleur américaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Insensé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Les passeurs de couleur : 1976 et ses suites ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Couleur versus noir et blanc ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le fonds François Pluchart aux Archives de la critique d’art ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Albert Londe : positions autochromistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.34-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«“Der Grosse Erfolg der Autochrome-Platten liegt in ihrer Projektion”. Das projizierte Bild als privilegierte Präsentationsform früher Farbfotografe»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Photographie autochrome et impressionnisme : le paradigme de la couleur-lumière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Visions d’Orient de Jules Gervais-Courtellemont”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hors série, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Documentary Use of the Autochrome in France”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Antonin Personnaz ou l’aventure d’un autochromiste”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 13-14, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image fixe au temps de la lumière. La projection de diapositives chez Dan Graham, Jan Dibbets et Allan Sekula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du BAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10., pp.89-113, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°3 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°2 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°1 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont (1863-1931). Rapport de recherche pour la création du parcours permanent du musée départemental Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée départemental Albert-Kahn. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d’Autochromes d’Heinrich Kühn à Vienne (Albertina Kunst Museum, Österreichische Nationalbibliothek, Bildarchiv). Rapport de recherche dans le cadre du programme ANR « La création photographique : l'image, le reportage, la couleur » sous la direction de Michel Frizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albertina Kunst Museum; Österreichische Nationalbibliothek, Bildarchiv. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un problème, deux idées, des controverses. Brève histoire de la réception de la photographie des couleurs jusqu’à 1917 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Ducos du Hauron (1837-1920)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le paradigme de la rétine : entre science, peinture et photographie des couleurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œil du XIXe siècle, 8e congrès de la Société romantique et dix-neuviémiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une demeure pour les archives de critiques d’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Art Resources Studies II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-13 (traduction en japonais p. 14-24), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie couleur et impressionnisme : une communauté de « subjectiles sensibilisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie. Actes des congrès des sociétés historiques et scientifques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[notice d'encyclopédie] William Eggleston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> nathalie boulouch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anne-Lou Buzot. De l’or au bout des doigts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une main à l’autre. Commande photographique nationale des 30 ans du titre Maître d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Loco, n.p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » « John Batho » « Yves Trémorin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch; Gilles Désiré dit Gossé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ? Techniques, usages, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart, p. 11-14 ; 244-246 ; 262-264, 2025, 978-2-35906-453-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fleurs prennent la pose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luce Lebart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures vivantes. Images &amp; jardins d’Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB, pp.106-107, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Surfaces : présence photographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence. John Batho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrejour, p. 130-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Ponsot, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot. La photographie interférentielle Lippmann plates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p.66-67, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les couleurs : jalons. La photographie interférentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p14-15, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un conservatoire des tendances photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des collections photographiques contemporaines du musée d’art et d’histoire d’Aurillac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Archéologie d'Aurillac, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Bridges over Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanin Hanouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Photographic Legacy of Gabriel Lippmann. Colour, Science and Museum Collections,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corbel; Christophe Viart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paperboard. La conférence performance : artistes et cas d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, p. 36-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Esce il rosso di cadmio”. La couleur selon Paolo Gioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dubois; A. Somaini; E. Camporesi; E. Grignard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Gioli : impressions sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, p. 102-109, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O que resta do diaporama ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatriz Furtado; Philippe Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pós-Fotografia, Pós-Cinema. Novas configurações das imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Sesc, pp.70-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage : témoin de la grande guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès; Anne Sigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités (in)visibles. Autour d'Albert Kahn, les archives de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Bernard Chauveau Edition, p. 168-177, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont. Un inspirateur des Archives de la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Lienart Éditions, p. 212-227, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de lumière comme tableau noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borlée D.; Doucet H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plaque photographique. Un outil pour la fabrication et la diffusion des savoirs (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, p. 23-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La performance, entre archives et publication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucet Sophie; Proust Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, traces et archives en création dans les arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur des archives en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Py. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art cinétique à l’art numérique. Hommage à Frank Popper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 99-103, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” The (In)visible Public Life of Color Photography”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gervais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Public” Life of Photographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press; Ryerson Image Center, pp.174-205, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La photographie a inventé des mythes et invente des paysages : entretien avec Pascal Mirande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Henry Frangne; Patricia Limido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Inventions photographiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-146, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’archive : mise en boîte, mise en œuvre »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Maeck; Matthias Steinle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-245, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports/Surfaces, ou l’impératif catégorique du désaccord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires croisées, dérives archivistiques : archives de la critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, pp.69-75, 2015, 978-2-917902-25-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu à l’expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes opératoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 14-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La projection de diapositives, le dispositif et le protocole : à propos d’Homes for America de Dan Graham »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocole et photographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’université de Saint-Etienne, pp.285-297, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fou de couleurs ? Stieglitz et l’autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jay Bochner; Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour Stieglitz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-129, Presses Universitaires de Rennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janig Bégoc, Nathalie Boulouch &amp; Elvan Zabunyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-24, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mavridorakis V., Perreau D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris bibliothèques/Eyrolles, pp.14-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bretagne, en pleine vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne dans les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn/Conseil général des Hauts de Seine, pp.4-7, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois de la photo de Montréal, pp.167-177, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">photographie couleur et impressionnisme : une communauté de &amp;quot; subjectiles sensibilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavédrine B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, pp.CD-Rom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur comme horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 14-21, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 22-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cartier-Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire technique de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marval; Paris Musées, p. 213-214, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste « assembleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Boulouch; V. Mavridorakis; D. Perreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gunthert; M. Poivert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles et Mazenod, p. 458-505, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archives ou œuvres ? L’exemple du fonds d’archives de la performance de François Pluchart »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janig Bégoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploitation scientifique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, pp.45-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Realität der « natürlichen Farben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Störzeichen/Les signes du désordre – L’image face au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDG, pp.31-35, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miracle des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice de Pastre; Emmanuelle Devos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Couleurs du voyage. L’œuvre photographique de Jules Gervais-Courtellemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, p. 40-55, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lansiaux, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. B. Minnaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faubourg Saint-Antoine. Architecture et métiers d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 133-134, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.25, 26, 29, 30, 31, 39, 40, 44, 45, 49, 50, 54, 58, 59, 61, 65, 69, 87, 89, 91, 98, 101, 103, 109, 114, 118, 127, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un portrait de pays par le filtre de l’autochrome »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sport et photographie. Partager un terrain de jeu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Paolo Roversi : la couleur mobile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Roversi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Archives de la planète. Le Pays Basque dans la photothèque du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mode rencontre l’autochrome : un procédé innovant pour une exposition moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaque autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fous de couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1, 2, 3 couleur !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Laure Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] John Batho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Conversation avec John Batho : la couleur et ses lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Des couleurs toutes faites pour la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Génération de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les photographes aux champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes années 70. Clichés de campagne d’Ille-et-Vilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] J’habite, tu habites, nous habitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire collective. 100 ans de logement social à Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Photographier la Bretagne qui s’en va</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles et Paul Géniaux. La photographie, un destin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Villejean : le quartier, les gens et le photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’un milieu à l’autre. Photographies de Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Figurez-vous un écran... La photographie projetée autour de 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 162-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Pierre Leguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jak swiat oszalat na punkcie koloru : czas autochromu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autochrom. Triumf koloru, L’Autochrome. Triomphe de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les diaporamas amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Antonin Personnaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Alain Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Robert Smithson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jules Gervais-Courtellemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique d’art et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L’évidence de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Batho. Histoire de couleurs 1962-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'AICA : matrice et prisme pour une histoire de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Le chimiste, la photographie, la couleur et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Karplus. La couleur des années 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 8-9, 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Peindre à la machine : la photographie autochrome dans le sillage de l’impressionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En couleurs et en lumière. Dans le sillage de l’impressionnisme, la photographie autochrome, 1903-1931</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Poétique de l’enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Autochromes and Pictorialism: An Element of Color in a Monochrome Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressionist Camera. Pictorial Photography in Europe, 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Un élément de couleur dans un univers monochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie pictorialiste en Europe 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 270-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L'œil de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rennes en flânant 1961-1967 : l'objectif discret de Charles Barmay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les “pièges à œil” de Sébastien Reuzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Reuzé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayon lumineux, particules de couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayons colorés, particules de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les pictorialistes et le procédé autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Salon de photographie. Les écoles pictorialistes en Europe et aux Etats-Unis vers 1900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, p. 35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liénart, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Cielo es azul. Una historia de la fotografia en color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vestalia Ediciones, pp.243, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03614977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l’Elysée/Editions Noir sur blanc, 312 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer un regard. Rennes et la Bretagne à travers les collections de la Société photographique de Rennes (1890-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 126 p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus : la couleur des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aubenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; les Éd. de l'Oeil, 1 vol. (104 p.) : nombreuses ill. en coul., couv. ill. en coul. ; 21 x 25 cm, 2013, 978-2-35137-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ciel est bleu : une histoire de la photographie couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 218 p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines / sous la direction de Janig Bégoc, Nathalie Boulouch & Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Archives de la critique d'art, pp.244, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Gimpel : les audaces d’un photographe (1875-1948),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’Orsay/5 continents, 192 p, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, 144 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mavridorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 360 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière, la couleur inventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Scheibli éditions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lippmann et la photographie des couleurs : au prisme de l’actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rundbrief Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les néons de Léon : Léon Gimpel et l’invention de la photographie nocturne en couleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de David Campany »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans le labo-photo, adviennent les couleurs de la lumière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, hors-série, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La planète par le prisme de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° spécial, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Couleurs. Une histoire de valeurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choisir, revue d’information et de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 696, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Territory of Colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le territoire de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographie illégitime, cinéma du pauvre : l’impossible destin de la diapositive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, « La photographie couleur est-elle moderne ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-(SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro spécial Photographie moderne/Modernité photographique,, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie couleur est-elle moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial Photographie moderne/Modernité photographique, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ La couleur américaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Insensé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Les passeurs de couleur : 1976 et ses suites ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Couleur versus noir et blanc ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le fonds François Pluchart aux Archives de la critique d’art ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Albert Londe : positions autochromistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.34-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«“Der Grosse Erfolg der Autochrome-Platten liegt in ihrer Projektion”. Das projizierte Bild als privilegierte Präsentationsform früher Farbfotografe»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Photographie autochrome et impressionnisme : le paradigme de la couleur-lumière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Visions d’Orient de Jules Gervais-Courtellemont”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hors série, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Documentary Use of the Autochrome in France”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Antonin Personnaz ou l’aventure d’un autochromiste”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 13-14, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°3 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°2 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°1 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont (1863-1931). Rapport de recherche pour la création du parcours permanent du musée départemental Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée départemental Albert-Kahn. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d’Autochromes d’Heinrich Kühn à Vienne (Albertina Kunst Museum, Österreichische Nationalbibliothek, Bildarchiv). Rapport de recherche dans le cadre du programme ANR « La création photographique : l'image, le reportage, la couleur » sous la direction de Michel Frizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albertina Kunst Museum; Österreichische Nationalbibliothek, Bildarchiv. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image fixe au temps de la lumière. La projection de diapositives chez Dan Graham, Jan Dibbets et Allan Sekula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du BAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10., pp.89-113, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un problème, deux idées, des controverses. Brève histoire de la réception de la photographie des couleurs jusqu’à 1917 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Ducos du Hauron (1837-1920)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le paradigme de la rétine : entre science, peinture et photographie des couleurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œil du XIXe siècle, 8e congrès de la Société romantique et dix-neuviémiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une demeure pour les archives de critiques d’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Art Resources Studies II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-13 (traduction en japonais p. 14-24), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie couleur et impressionnisme : une communauté de « subjectiles sensibilisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie. Actes des congrès des sociétés historiques et scientifques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[notice d'encyclopédie] William Eggleston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099655v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574749v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484881v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544324v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01946416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Kramer Mallordy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Zabunyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2553" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634020v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634028v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634019v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557725v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557759v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557885v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557880v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557846v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557911v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01945828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lugon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begoc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mavridorakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572707v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624200v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572691v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gisinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484870v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01946416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Kramer Mallordy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Zabunyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2553" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01945828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lugon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begoc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mavridorakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572691v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gisinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>