--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> nathalie boulouch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anne-Lou Buzot. De l’or au bout des doigts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une main à l’autre. Commande photographique nationale des 30 ans du titre Maître d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Loco, n.p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » « John Batho » « Yves Trémorin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch; Gilles Désiré dit Gossé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ? Techniques, usages, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart, p. 11-14 ; 244-246 ; 262-264, 2025, 978-2-35906-453-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fleurs prennent la pose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luce Lebart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures vivantes. Images &amp; jardins d’Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB, pp.106-107, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Surfaces : présence photographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence. John Batho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrejour, p. 130-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Ponsot, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot. La photographie interférentielle Lippmann plates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p.66-67, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les couleurs : jalons. La photographie interférentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p14-15, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un conservatoire des tendances photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des collections photographiques contemporaines du musée d’art et d’histoire d’Aurillac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Archéologie d'Aurillac, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Bridges over Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanin Hanouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Photographic Legacy of Gabriel Lippmann. Colour, Science and Museum Collections,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corbel; Christophe Viart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paperboard. La conférence performance : artistes et cas d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, p. 36-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Esce il rosso di cadmio”. La couleur selon Paolo Gioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dubois; A. Somaini; E. Camporesi; E. Grignard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Gioli : impressions sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, p. 102-109, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O que resta do diaporama ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatriz Furtado; Philippe Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pós-Fotografia, Pós-Cinema. Novas configurações das imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Sesc, pp.70-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage : témoin de la grande guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès; Anne Sigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités (in)visibles. Autour d'Albert Kahn, les archives de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Bernard Chauveau Edition, p. 168-177, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont. Un inspirateur des Archives de la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Lienart Éditions, p. 212-227, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de lumière comme tableau noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borlée D.; Doucet H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plaque photographique. Un outil pour la fabrication et la diffusion des savoirs (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, p. 23-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La performance, entre archives et publication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucet Sophie; Proust Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, traces et archives en création dans les arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur des archives en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Py. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art cinétique à l’art numérique. Hommage à Frank Popper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 99-103, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” The (In)visible Public Life of Color Photography”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gervais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Public” Life of Photographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press; Ryerson Image Center, pp.174-205, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La photographie a inventé des mythes et invente des paysages : entretien avec Pascal Mirande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Henry Frangne; Patricia Limido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Inventions photographiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-146, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’archive : mise en boîte, mise en œuvre »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Maeck; Matthias Steinle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-245, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports/Surfaces, ou l’impératif catégorique du désaccord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires croisées, dérives archivistiques : archives de la critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, pp.69-75, 2015, 978-2-917902-25-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu à l’expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes opératoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 14-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La projection de diapositives, le dispositif et le protocole : à propos d’Homes for America de Dan Graham »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocole et photographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’université de Saint-Etienne, pp.285-297, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fou de couleurs ? Stieglitz et l’autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jay Bochner; Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour Stieglitz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-129, Presses Universitaires de Rennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janig Bégoc, Nathalie Boulouch &amp; Elvan Zabunyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-24, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mavridorakis V., Perreau D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris bibliothèques/Eyrolles, pp.14-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bretagne, en pleine vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne dans les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn/Conseil général des Hauts de Seine, pp.4-7, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois de la photo de Montréal, pp.167-177, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">photographie couleur et impressionnisme : une communauté de &amp;quot; subjectiles sensibilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavédrine B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, pp.CD-Rom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur comme horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 14-21, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 22-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cartier-Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire technique de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marval; Paris Musées, p. 213-214, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste « assembleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Boulouch; V. Mavridorakis; D. Perreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gunthert; M. Poivert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles et Mazenod, p. 458-505, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archives ou œuvres ? L’exemple du fonds d’archives de la performance de François Pluchart »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janig Bégoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploitation scientifique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, pp.45-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Realität der « natürlichen Farben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Störzeichen/Les signes du désordre – L’image face au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDG, pp.31-35, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miracle des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice de Pastre; Emmanuelle Devos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Couleurs du voyage. L’œuvre photographique de Jules Gervais-Courtellemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, p. 40-55, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lansiaux, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. B. Minnaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faubourg Saint-Antoine. Architecture et métiers d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 133-134, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.25, 26, 29, 30, 31, 39, 40, 44, 45, 49, 50, 54, 58, 59, 61, 65, 69, 87, 89, 91, 98, 101, 103, 109, 114, 118, 127, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un portrait de pays par le filtre de l’autochrome »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sport et photographie. Partager un terrain de jeu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Paolo Roversi : la couleur mobile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Roversi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Archives de la planète. Le Pays Basque dans la photothèque du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mode rencontre l’autochrome : un procédé innovant pour une exposition moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaque autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fous de couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1, 2, 3 couleur !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Laure Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] John Batho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Conversation avec John Batho : la couleur et ses lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Des couleurs toutes faites pour la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Génération de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les photographes aux champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes années 70. Clichés de campagne d’Ille-et-Vilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] J’habite, tu habites, nous habitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire collective. 100 ans de logement social à Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Photographier la Bretagne qui s’en va</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles et Paul Géniaux. La photographie, un destin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Villejean : le quartier, les gens et le photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’un milieu à l’autre. Photographies de Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Figurez-vous un écran... La photographie projetée autour de 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 162-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Pierre Leguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jak swiat oszalat na punkcie koloru : czas autochromu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autochrom. Triumf koloru, L’Autochrome. Triomphe de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les diaporamas amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Antonin Personnaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Alain Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Robert Smithson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jules Gervais-Courtellemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique d’art et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L’évidence de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Batho. Histoire de couleurs 1962-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'AICA : matrice et prisme pour une histoire de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Le chimiste, la photographie, la couleur et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Karplus. La couleur des années 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 8-9, 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Peindre à la machine : la photographie autochrome dans le sillage de l’impressionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En couleurs et en lumière. Dans le sillage de l’impressionnisme, la photographie autochrome, 1903-1931</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Poétique de l’enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Autochromes and Pictorialism: An Element of Color in a Monochrome Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressionist Camera. Pictorial Photography in Europe, 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Un élément de couleur dans un univers monochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie pictorialiste en Europe 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 270-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L'œil de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rennes en flânant 1961-1967 : l'objectif discret de Charles Barmay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les “pièges à œil” de Sébastien Reuzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Reuzé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayon lumineux, particules de couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayons colorés, particules de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les pictorialistes et le procédé autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Salon de photographie. Les écoles pictorialistes en Europe et aux Etats-Unis vers 1900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, p. 35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liénart, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Cielo es azul. Una historia de la fotografia en color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vestalia Ediciones, pp.243, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03614977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l’Elysée/Editions Noir sur blanc, 312 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer un regard. Rennes et la Bretagne à travers les collections de la Société photographique de Rennes (1890-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 126 p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus : la couleur des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aubenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; les Éd. de l'Oeil, 1 vol. (104 p.) : nombreuses ill. en coul., couv. ill. en coul. ; 21 x 25 cm, 2013, 978-2-35137-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ciel est bleu : une histoire de la photographie couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 218 p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines / sous la direction de Janig Bégoc, Nathalie Boulouch & Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Archives de la critique d'art, pp.244, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Gimpel : les audaces d’un photographe (1875-1948),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’Orsay/5 continents, 192 p, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, 144 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mavridorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 360 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière, la couleur inventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Scheibli éditions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lippmann et la photographie des couleurs : au prisme de l’actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rundbrief Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les néons de Léon : Léon Gimpel et l’invention de la photographie nocturne en couleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de David Campany »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans le labo-photo, adviennent les couleurs de la lumière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, hors-série, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La planète par le prisme de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° spécial, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Couleurs. Une histoire de valeurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choisir, revue d’information et de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 696, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Territory of Colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le territoire de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographie illégitime, cinéma du pauvre : l’impossible destin de la diapositive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, « La photographie couleur est-elle moderne ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-(SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro spécial Photographie moderne/Modernité photographique,, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie couleur est-elle moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial Photographie moderne/Modernité photographique, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ La couleur américaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Insensé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Les passeurs de couleur : 1976 et ses suites ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Couleur versus noir et blanc ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le fonds François Pluchart aux Archives de la critique d’art ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Albert Londe : positions autochromistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.34-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«“Der Grosse Erfolg der Autochrome-Platten liegt in ihrer Projektion”. Das projizierte Bild als privilegierte Präsentationsform früher Farbfotografe»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Photographie autochrome et impressionnisme : le paradigme de la couleur-lumière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Visions d’Orient de Jules Gervais-Courtellemont”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hors série, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Documentary Use of the Autochrome in France”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Antonin Personnaz ou l’aventure d’un autochromiste”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 13-14, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°3 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°2 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°1 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont (1863-1931). Rapport de recherche pour la création du parcours permanent du musée départemental Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée départemental Albert-Kahn. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d’Autochromes d’Heinrich Kühn à Vienne (Albertina Kunst Museum, Österreichische Nationalbibliothek, Bildarchiv). Rapport de recherche dans le cadre du programme ANR « La création photographique : l'image, le reportage, la couleur » sous la direction de Michel Frizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albertina Kunst Museum; Österreichische Nationalbibliothek, Bildarchiv. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image fixe au temps de la lumière. La projection de diapositives chez Dan Graham, Jan Dibbets et Allan Sekula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du BAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10., pp.89-113, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un problème, deux idées, des controverses. Brève histoire de la réception de la photographie des couleurs jusqu’à 1917 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Ducos du Hauron (1837-1920)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le paradigme de la rétine : entre science, peinture et photographie des couleurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œil du XIXe siècle, 8e congrès de la Société romantique et dix-neuviémiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une demeure pour les archives de critiques d’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Art Resources Studies II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-13 (traduction en japonais p. 14-24), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie couleur et impressionnisme : une communauté de « subjectiles sensibilisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie. Actes des congrès des sociétés historiques et scientifques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[notice d'encyclopédie] William Eggleston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> nathalie boulouch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Anne-Lou Buzot. De l’or au bout des doigts »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’une main à l’autre. Commande photographique nationale des 30 ans du titre Maître d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Loco, n.p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » « John Batho » « Yves Trémorin »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch; Gilles Désiré dit Gossé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ? Techniques, usages, controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart, p. 11-14 ; 244-246 ; 262-264, 2025, 978-2-35906-453-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les fleurs prennent la pose »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luce Lebart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures vivantes. Images &amp; jardins d’Albert Kahn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier EXB, pp.106-107, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Surfaces : présence photographique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présence. John Batho</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contrejour, p. 130-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les couleurs : jalons. La photographie interférentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p14-15, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auguste Ponsot, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Braun; Christophe Chaillou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plaques précieuses d'Auguste Ponsot. La photographie interférentielle Lippmann plates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, p.66-67, 2023, 978-2-7574-3846-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un conservatoire des tendances photographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue des collections photographiques contemporaines du musée d’art et d’histoire d’Aurillac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée d’Art et d’Archéologie d'Aurillac, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Bridges over Standing Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanin Hanouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Photographic Legacy of Gabriel Lippmann. Colour, Science and Museum Collections,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruire la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Corbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurence Corbel; Christophe Viart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paperboard. La conférence performance : artistes et cas d’étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T&amp;P Publishing, p. 36-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Esce il rosso di cadmio”. La couleur selon Paolo Gioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Dubois; A. Somaini; E. Camporesi; E. Grignard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Gioli : impressions sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses du réel, p. 102-109, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« O que resta do diaporama ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beatriz Furtado; Philippe Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pós-Fotografia, Pós-Cinema. Novas configurações das imagens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Sesc, pp.70-81, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage : témoin de la grande guerre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès; Anne Sigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités (in)visibles. Autour d'Albert Kahn, les archives de la Grande Guerre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Bernard Chauveau Edition, p. 168-177, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont. Un inspirateur des Archives de la planète ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Perlès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée départemental Albert Kahn; Lienart Éditions, p. 212-227, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image de lumière comme tableau noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borlée D.; Doucet H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plaque photographique. Un outil pour la fabrication et la diffusion des savoirs (XIXe-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, p. 23-37, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La performance, entre archives et publication »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucet Sophie; Proust Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires, traces et archives en création dans les arts de la scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière sur des archives en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Py. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’art cinétique à l’art numérique. Hommage à Frank Popper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 99-103, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">” The (In)visible Public Life of Color Photography”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Gervais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The “Public” Life of Photographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT Press; Ryerson Image Center, pp.174-205, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La photographie a inventé des mythes et invente des paysages : entretien avec Pascal Mirande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Limido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Henry Frangne; Patricia Limido. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Inventions photographiques du paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.137-146, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’archive : mise en boîte, mise en œuvre »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Maeck; Matthias Steinle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’image d’archives. Une image en devenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.233-245, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supports/Surfaces, ou l’impératif catégorique du désaccord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires croisées, dérives archivistiques : archives de la critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA, pp.69-75, 2015, 978-2-917902-25-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01946416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu à l’expo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modes opératoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 14-17, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La projection de diapositives, le dispositif et le protocole : à propos d’Homes for America de Dan Graham »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Méaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protocole et photographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l’université de Saint-Etienne, pp.285-297, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un fou de couleurs ? Stieglitz et l’autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jay Bochner; Jean-Pierre Montier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour Stieglitz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 117-129, Presses Universitaires de Rennes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04550227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janig Bégoc, Nathalie Boulouch &amp; Elvan Zabunyan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-24, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mavridorakis V., Perreau D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l'image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mois de la photo de Montréal, pp.167-177, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">photographie couleur et impressionnisme : une communauté de &amp;quot; subjectiles sensibilisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavédrine B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie, Actes des congrès des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, pp.CD-Rom, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétique de l'enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses du réel, pp.36-42, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris bibliothèques/Eyrolles, pp.14-27, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bretagne, en pleine vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne dans les Archives de la planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Albert Kahn/Conseil général des Hauts de Seine, pp.4-7, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Boulouch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 22-37, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La couleur comme horizon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photographies autochromes en Bretagne (1907-1929)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, p. 14-21, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04553044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie en couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Cartier-Bresson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vocabulaire technique de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marval; Paris Musées, p. 213-214, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un artiste « assembleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Boulouch; V. Mavridorakis; D. Perreau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, p. 15-22, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Gunthert; M. Poivert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Art de la photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Citadelles et Mazenod, p. 458-505, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Archives ou œuvres ? L’exemple du fonds d’archives de la performance de François Pluchart »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janig Bégoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exploitation scientifique des archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Apogée, pp.45-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03598380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die Realität der « natürlichen Farben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Störzeichen/Les signes du désordre – L’image face au réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VDG, pp.31-35, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miracle des couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice de Pastre; Emmanuelle Devos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Couleurs du voyage. L’œuvre photographique de Jules Gervais-Courtellemont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris Musées, p. 40-55, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lansiaux, photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. B. Minnaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faubourg Saint-Antoine. Architecture et métiers d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Action artistique de la Ville de Paris, p. 133-134, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un portrait de pays par le filtre de l’autochrome »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.41-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.25, 26, 29, 30, 31, 39, 40, 44, 45, 49, 50, 54, 58, 59, 61, 65, 69, 87, 89, 91, 98, 101, 103, 109, 114, 118, 127, 129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sport et photographie. Partager un terrain de jeu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre le sport. Photographies de sport amateur en Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Paolo Roversi : la couleur mobile »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paolo Roversi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.147-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Archives de la planète. Le Pays Basque dans la photothèque du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Pays Basque en couleurs. Autochromes 1907-1935. Euskal Herria Koloretan. Autokromoak 1907-1935,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la mode rencontre l’autochrome : un procédé innovant pour une exposition moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaque autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les couleurs de la mode. Autochromes du Salon du goût français 1921-1923</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 153-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fous de couleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1, 2, 3 couleur !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, p. 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Laure Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] John Batho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vert menthe, jaune canari. La couleur en photographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Conversation avec John Batho : la couleur et ses lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 54-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Des couleurs toutes faites pour la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventer la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Génération de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1976-1986. Une décennie de photographie couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, p. 16-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les photographes aux champs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mes années 70. Clichés de campagne d’Ille-et-Vilaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] J’habite, tu habites, nous habitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire collective. 100 ans de logement social à Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, p. 11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Photographier la Bretagne qui s’en va</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles et Paul Géniaux. La photographie, un destin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 40-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Villejean : le quartier, les gens et le photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D’un milieu à l’autre. Photographies de Marc Loyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, p. 4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Robert Smithson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Figurez-vous un écran... La photographie projetée autour de 1900</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 162-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Pierre Leguillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jak swiat oszalat na punkcie koloru : czas autochromu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autochrom. Triumf koloru, L’Autochrome. Triomphe de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 18-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les diaporamas amateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Antonin Personnaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Alain Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La séquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Jules Gervais-Courtellemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p. 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique d’art et médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antje Kramer Mallordy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L’évidence de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Batho. Histoire de couleurs 1962-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, p. 15-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les archives de l'AICA : matrice et prisme pour une histoire de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Le chimiste, la photographie, la couleur et le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Martin Karplus. La couleur des années 1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 8-9, 16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Peindre à la machine : la photographie autochrome dans le sillage de l’impressionnisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En couleurs et en lumière. Dans le sillage de l’impressionnisme, la photographie autochrome, 1903-1931</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p. 20-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Fécondité de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photochromie. Voyage en couleur 1876-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] La diapositive : une image-lisière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Poétique de l’enregistrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christian Marclay, Snap !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, p. 36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Autochromes and Pictorialism: An Element of Color in a Monochrome Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impressionist Camera. Pictorial Photography in Europe, 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 268-283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Un élément de couleur dans un univers monochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La photographie pictorialiste en Europe 1888-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 270-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] L'œil de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rennes en flânant 1961-1967 : l'objectif discret de Charles Barmay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, p. 14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les “pièges à œil” de Sébastien Reuzé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Reuzé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, p. 17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayon lumineux, particules de couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Rayons colorés, particules de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Couleur sensible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, p. 31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[catalogue d'exposition] Les pictorialistes et le procédé autochrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Salon de photographie. Les écoles pictorialistes en Europe et aux Etats-Unis vers 1900</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, p. 35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que fait la couleur à la photographie ?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Désiré Dit Gosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liénart, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Cielo es azul. Una historia de la fotografia en color</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vestalia Ediciones, pp.243, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03614977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diapositive. Histoire de la photographie projetée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sandrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l’Elysée/Editions Noir sur blanc, 312 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer un regard. Rennes et la Bretagne à travers les collections de la Société photographique de Rennes (1890-1976)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 126 p, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Karplus : la couleur des années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Changeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Aubenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque nationale de France; les Éd. de l'Oeil, 1 vol. (104 p.) : nombreuses ill. en coul., couv. ill. en coul. ; 21 x 25 cm, 2013, 978-2-35137-143-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ciel est bleu : une histoire de la photographie couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textuel, 218 p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance : entre archives et pratiques contemporaines / sous la direction de Janig Bégoc, Nathalie Boulouch & Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Begoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvan Zabunyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes; Archives de la critique d'art, pp.244, 2010, 978-2-7535-1239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Gimpel : les audaces d’un photographe (1875-1948),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée d’Orsay/5 continents, 192 p, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyager en couleurs. Photographies autochromes en Bretagne (1907-1929)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apogée, 144 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Burgin, Objets temporels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mavridorakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Perreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 360 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière, la couleur inventée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Scheibli éditions, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une image fixe au temps de la lumière. La projection de diapositives chez Dan Graham, Jan Dibbets et Allan Sekula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carnets du BAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10., pp.89-113, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les néons de Léon : Léon Gimpel et l’invention de la photographie nocturne en couleurs »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Furia Umana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Lippmann et la photographie des couleurs : au prisme de l’actualité de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rundbrief Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (2), pp.8-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Portrait de David Campany »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique d'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.92-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Das Wunder „Lumière“. Die Anfänge des Autochromverfahrens»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 163, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans le labo-photo, adviennent les couleurs de la lumière »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Louis-Lumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, hors-série, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La planète par le prisme de la couleur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vallée de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° spécial, pp.48-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Couleurs. Une histoire de valeurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Choisir, revue d’information et de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 696, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Territory of Colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le territoire de la couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 465, pp.54-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Photographie illégitime, cinéma du pauvre : l’impossible destin de la diapositive »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photographie couleur est-elle moderne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial Photographie moderne/Modernité photographique, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00624200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">, « La photographie couleur est-elle moderne ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-(SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, numéro spécial Photographie moderne/Modernité photographique,, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ La couleur américaine”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Insensé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“ Les passeurs de couleur : 1976 et ses suites ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.106-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Couleur versus noir et blanc ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 16, pp.140-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Le fonds François Pluchart aux Archives de la critique d’art ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'INHA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Albert Londe : positions autochromistes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes photographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6, pp.34-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«“Der Grosse Erfolg der Autochrome-Platten liegt in ihrer Projektion”. Das projizierte Bild als privilegierte Präsentationsform früher Farbfotografe»,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arno Gisinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fotogeschichte. Beiträge zur Geschichte und Ästhetik der Fotografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Photographie autochrome et impressionnisme : le paradigme de la couleur-lumière”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 39, pp.69-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les Visions d’Orient de Jules Gervais-Courtellemont”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, hors série, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“The Documentary Use of the Autochrome in France”,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History of Photography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 18 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Antonin Personnaz ou l’aventure d’un autochromiste”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 13-14, pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°3 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°2 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de recherche n°1 en vue de la préparation du catalogue raisonné des collections de photographies interférentielles (procédé Gabriel Lippmann)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photo Elysée, Lausanne. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gervais-Courtellemont (1863-1931). Rapport de recherche pour la création du parcours permanent du musée départemental Albert Kahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée départemental Albert-Kahn. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d’Autochromes d’Heinrich Kühn à Vienne (Albertina Kunst Museum, Österreichische Nationalbibliothek, Bildarchiv). Rapport de recherche dans le cadre du programme ANR « La création photographique : l'image, le reportage, la couleur » sous la direction de Michel Frizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albertina Kunst Museum; Österreichische Nationalbibliothek, Bildarchiv. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un problème, deux idées, des controverses. Brève histoire de la réception de la photographie des couleurs jusqu’à 1917 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louis Ducos du Hauron (1837-1920)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-34, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le paradigme de la rétine : entre science, peinture et photographie des couleurs »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’œil du XIXe siècle, 8e congrès de la Société romantique et dix-neuviémiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une demeure pour les archives de critiques d’art »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University Art Resources Studies II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-13 (traduction en japonais p. 14-24), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie couleur et impressionnisme : une communauté de « subjectiles sensibilisés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genres et usages de la photographie. Actes des congrès des sociétés historiques et scientifques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du CTHS, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[notice d'encyclopédie] William Eggleston</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia Universalis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 223-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544278v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01946416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Kramer Mallordy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Zabunyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2553" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555719v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572729v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557885v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557877v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557852v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557858v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557880v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01945828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lugon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begoc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mavridorakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572706v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572687v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572707v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572711v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572710v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572691v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572700v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572714v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572702v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gisinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572703v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572704v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572717v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572719v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572720v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484870v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulouch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099638v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544278v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544324v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484881v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550157v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Corbel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550172v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550201v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574075v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574095v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Limido" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01946416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antje Kramer Mallordy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625437v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvan Zabunyan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2553" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634020v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634028v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624212v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553044v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555762v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03598380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janig B&#233;goc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574101v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572725v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557769v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557725v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557759v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557802v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557813v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557821v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557885v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557846v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01945828v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558678v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558686v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558706v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558719v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558725v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558729v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;sir&#233; Dit Gosset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03614977v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lugon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lacoste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574068v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Andr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-04169273v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Changeux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634017v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625429v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Begoc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574071v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gervais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574162v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mavridorakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perreau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484856v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484870v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484876v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572706v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572687v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572708v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572707v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572709v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572711v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572710v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624200v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572691v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572700v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572702v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572688v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Gisinger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572703v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572704v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572705v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572717v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572720v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574072v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574074v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557674v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>