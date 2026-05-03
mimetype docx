--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Bourgougnon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Bretagne Sud,  depuis 2001</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignante-chercheuse au Laboratoire de Biotechnologie et Chimie Marines (LBCM) Équipe Mixte de Recherche CNRS 6076 à l'Université Bretagne Sud depuis 2001. J'enseigne en biologie, biotechnologie et physiologie végétale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, j'étais maitresse de Conférences à l'Université de la Rochelle pendant 8 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La thématique principale de mes recherches porte sur la recherche de substances marines extraites des algues marines présentant des activités biologiques. Elle possède une bonne expérience dans le domaine de l'extraction éco-responsable, de la purification, de la caractérisation et de l'évaluation des activités biologiques des polysaccharides. J'ai publié plus d'une centaine d'articles dans des revues à comité de lecture et ainsi que des chapitres de livres. J'ai participé aux dépôts de deux brevets sur des substances antivirales (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=0_LDGF4AAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai participé à plusieurs projets européens (par exemple FP4 Bioactive Marine Natural Products in the Field of Antitumoral, Antiviral and Immunomodulant Activity, MAST III ; FP5 AVINSI- Anti Viral Infection Non Specific Immunity : Base de l'immunité non spécifique contre les maladies virales chez les espèces aquacoles ; 6e PC Valbiomar Biotechnologie valorisation des ressources marines ; 7e PC Biotecmar : projet transrégional intégré de communication, d'information technique et de transfert technologique dans le domaine de l'exploitation biotechnologique des produits et sous-produits marins) ainsi que des projets nationaux et régionaux (OSEO, FUI ULVANS, VB2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces dernières années, j'ai en charge la coordination de deux ANR: PROMALG-Health </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To propose new foods and dietary ingredients enriched in proteins from different species of cultivated seaweeds for the health sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR France 2030 (2024-2028) et S-PLUS* </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed Polysaccharides and oLigosaccharides for the development of antivirUSes actives biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2026-2030).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, j'ai coordonné plusieurs projets internationaux ASEM-DUO du MAE entre la France et la Malaisie (2007-2009), puis ECOS Nord Mexique (2015-2018) et PHC NUSANTARA Indonesia (2019-2021) et le projet SIAM (2024-2025) avec le Laos.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement en charge du pôle doctoral de l’Université Bretagne Sud et directrice adjointe du Collège Doctoral de Bretagne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative assessment of biohydrogen and biomethane production from Brittany and Caribbean Sargassum (Ochrophyta, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.108579. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of the seaweed Eucheuma denticulatum (N.L. Burman) Collins &amp; Hervey in response to local seasonal and abiotic factors variations in Madagascar in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriantsilavo Rabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.104874. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microbiome assessment of healthy and bleached Halymenia floresii (Clemente) C.Agardh (Rhodophyta, Florideophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Cadena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Gamboa-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64898/2026.02.11.705022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of the seaweed Eucheuma denticulatum (N.L. Burman) Collins &amp; Hervey in response to local seasonal and abiotic factors variations in Madagascar in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriantsilavo Rabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.104874. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of enzyme-assisted extraction on the brown seaweed Fucus vesiculosus Linnaeus (Ochrophyta, Fucaceae) to produce extracts for a sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Welna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03436-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drying processes, pulsed electric fields and pressing on functional properties, color and biochemical composition of Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.104373. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05324241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and chemical characterization of polysaccharides from the red alga Plocamium cartilagineum (Linnaeus) P.S. Dixon 1967 with antiviral, anti-angiogenic, and anti-inflammatory activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Benhniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Ddine El Mouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.100499. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcdf.2025.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts from cultivated Ulva sp. (Chlorophyta, Ulvales) by high-pressure homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1675710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algues marines : une piste pour de nouveaux aliments riches en protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire N’sondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.35cufpgg6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating methane production potential of Sargassum muticum (Yendo) Fensholt via response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Giblaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (23), pp.4681-4692. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2025.2517396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal dynamics in Ulva spp. associated microbiota and surface metabolome: The interplay between environment and host physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Microbial Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100439. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Composition and Seasonal Variations of the Madagascar Algae Eucheuma denticulatum (Solieriaceae, Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md23010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal activity of eco-extracted holopelagic Sargassum against the whitefly Bemisia tabaci infesting tomato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rhino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Corbanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology5040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing thermal spring water and hydrophobic eutectic solvent for galactoglucomannans, glucans and phenolics recovery from Evernia prunastri and their potential biological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Novoa-Carballal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329 (Part 1), pp.147613. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts from cultivated Ulva sp. (Chlorophyta, Ulvales) by high-pressure homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1675710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phycobiostimulants: Next-Generation Sustainable Agricultural Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushp Sheel Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Agricultural Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsagscitech.4c00777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drying processes, pulsed electric fields and pressing on functional properties, color and biochemical composition of Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.104373. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant Controlled Pressure Drop (DIC) as an innovative pretreatment for extraction of natural compounds from the brown seaweed Sargassum muticum (Yendo) Fenshott 1955 (Ochrophytina, Fucales) (vol 83, 103705, 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing brown seaweed Sargassum muticum drying using pulsed electric fields and dehydration pretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (11), pp.1766-1777. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2024.2388307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant Controlled Pressure Drop (DIC) as an innovative pre-treatment for extraction of natural compounds from the brown seaweed Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.103705. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivable epiphytic bacteria of the Chlorophyta Ulva sp.: diversity, antibacterial, and biofilm-modulating activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (5), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jambio/lxae099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiherpetic activity of compounds extracted from Sargassum fluitans (Børgesen) Børgesen. Identification and in silico evaluation of potential antiviral molecules in a hydroalcoholic extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liena de Regla Ponce Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Colina Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Resik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Depolymerization and Characterization of Poly- and Oligosaccharides from the Red Alga Solieria chordalis (C. Agardh) J. Agardh 1842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lesgourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leschiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (8), pp.367. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22080367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Carbohydrate Characterization of Beach-Cast Marine Macrophytes from the Mexican Caribbean: Implications for Potential Bioethanol Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freile-Pelegrín Yolanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robledo Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chávez-Quintal Cresencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Vázquez-Delfín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-024-02694-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Identification of Peptide Inhibitors of the Coronavirus 3CL Protease from a Fucus ceranoides L. Hydroalcoholic Extract Using a Ligand-Fishing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antonio Miranda de Souza Duarte Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Emi Yanaguibashi Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilson Beserra de Alencar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Roberto Guedes da Silva Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.244. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.1541-1555. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air drying of brown algae Sargassum: Modelling and recovery of valuable compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.1879-1892. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-023-02987-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary structural features, physicochemical and biological properties of two water-soluble polysaccharides extracted from the brown Tunisian seaweed Halopteris scoparia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Hadjkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Aitouguinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Chakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.126757. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enzyme-Assisted Extraction of compounds of interest in agriculture: Case study of the red seaweed Solieria chordalis (C. Agardh) J. Agardh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szymczycha-Madeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wełna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.103239. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2023.103239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown algae (Sargassum sp) extract prepared by indigenous microbe fermentation enhanced tomato germination parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oslan Jumadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfiqi Dwiva Annisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Abd Djawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azizah Amaliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.102601. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcab.2023.102601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of effects of various seaweed parietal polysaccharides on rheological, mechanical and water-durability properties of earth-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Autem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (6), pp.108. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-023-02195-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-SARS-CoV-2 Activity of Polysaccharides Extracted from Halymenia floresii and Solieria chordalis (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (6), pp.348. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21060348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of FTIR Spectroscopy as a Tool for the Seasonal Variation Analysis and for the Quality Control of Polysaccharides from Seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hervé Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (9), pp.482. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21090482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise review of the genus Solieria J. Agardh, 1842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-023-02934-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory potential of ulvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Flórez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Rodríguez-Coello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dolores Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253 (2), pp.126936. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Seaweed Sargassum-Based Sorbents for the Removal of Cr(III) Ions from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Niedzbała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Dziergowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wełna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szymczycha-Madeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Chęcmanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.393. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11020393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel Production from Seaweeds: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9395. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of the introduced red alga Polyopes lancifolius (Halymeniales, Rhodophyta) from the Gulf of Morbihan, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (6), pp.616-627. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2022.2117942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grougnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucindo Quintans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Química Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfated Polysaccharides from Seaweed Strandings as Renewable Source for Potential Antivirals against Herpes simplex Virus 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.116. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20020116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction of red seaweed Solieria chordalis (C.Agardh) J. Agardh 1842—the starting point for the production of biostimulants of plant growth and biosorbents of metal ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-022-02456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the quorum sensing signal of the opportunistic pathogen inducing bleaching disease in the red macroalga Halymenia floresii holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahasweta Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.109-119. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26388081.2022.2086483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATIVE SEAWEED EXTRACTION FOR AGRICULTURAL PURPOSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Le Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1, SI), pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Herpes simplex virus (HSV-1) activity and antioxidant capacity of carrageenan-rich enzymatic extracts from Solieria filiformis (Gigartinales, Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peñuela Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robledo Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madera-Santana Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.322-330. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly- and Oligosaccharide Ulva sp. Fractions from Enzyme-Assisted Extraction Modulate the Metabolism of Extracellular Matrix in Human Skin Fibroblasts: Potential in Anti-Aging Dermo-Cosmetic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leschiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Le Goff-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.156. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19030156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of Air Impingement Drying of the Brown Algae Sargassum muticum (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.2073-2081. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202100244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ulva sp. Extracts on the Growth, Biofilm Production, and Virulence of Skin Bacteria Microbiota: Staphylococcus aureus, Staphylococcus epidermidis, and Cutibacterium acnes Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.4763. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26164763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Nutritional and Health Values of Caulerpa racemosa (Forsskål) and Ulva fasciata (Delile)—Two Chlorophyta Collected from the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rexie Magdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (12), pp.2901. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25122901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of application of algae sargassum sp. extract to corn plants ( Zea mays L.) and microbial response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fhate Fatriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Caronge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Djawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Makkulawu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 484, pp.012058. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/484/1/012058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indonesian Sargassum species bioprospecting: Potential applications of bioactive compounds and challenge for sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azmi Ratna Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocky Karna Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Advances in Botanical Research, 95, pp.327-368. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defence on surface: macroalgae and their surface-associated microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Q Garcia Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.327-368. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Surface-associated Bacteria from the Mexican Red Alga Halymenia floresii for Quorum Sensing Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gamboa-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (6), pp.778-788. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0026261720060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity of compounds secreted by symbiont bacteria of Nudibranchs from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesi Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wayan Mudianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e8093. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.8093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical defense against microfouling by allelopathic active metabolites of Halymenia floresii (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-020-02094-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial isolates from bryozoan Pleurocodonellina sp.: Diversity and antimicrobial potential against pathogenic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meezan Ardhanu Asagabaldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesi Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diah Ayuningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agus Sabdono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of eLiteracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (9), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d200914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress tolerance and photoadaptation to solar radiation in Rhodymenia pseudopalmata (Rhodophyta) through mycosporine-like amino acids, phenolic compounds, and pigments in an Integrated Multi-Trophic Aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.101542. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Cheilostomata (Bryozoa) from the Java Sea, central Indonesian Archipelago, with a description of Pleurocodonellina jeparaensis n. sp. (Smittinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Asagabaldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ayuningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4668 (3), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4668.3.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Active Poly- and Oligosaccharidic Fractions from Ulva sp. by Combining Enzyme-Assisted Extraction (EAE) and Depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.182. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9090182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation des parcs d'énergies marines renouvelables facilite-t-elle l'introduction et la propagation d'espèces non indigènes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin COME3T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical scavenging activity of lipids from seaweeds isolated by solid-liquid extraction and supercritical fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.D505. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of agents causing vibriosis in Litopenaeus vannamei shrimp culture in Kendal, Central Java, Indonesia and application of microalgae Dunaliella salina and Tetraselmis chui as bio-control agents against vibriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zainuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusumaningrum Hemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maesaroh Yusri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Aquarium, Conservation &amp; Legislation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral effect of polyphenol rich plant extracts on herpes simplex virus type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayed El-Toumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josline Salib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa El-Kashak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science and Human Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fshw.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally Friendly Valorization of Solieria filiformis (Gigartinales, Rhodophyta) from IMTA Using a Biorefinery Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Peñuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hernández-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (12), pp.487. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16120487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal biomass and alginate stock assessment of three abundant genera of brown macroalgae using multispectral high resolution satellite remote sensing: A case study at Ekas Bay (Lombok, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azmi R. Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awaludin Kaimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenolics, fatty acids composition and biological activities of various extracts and fractions of Malaysian Aaptos aaptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalilawati Mat Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul M. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khozirah Shaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Journal of Tropical Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.554-564. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/2221-1691.245971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total phenolic content and biological activities of enzymatic extracts from Sargassum muticum (Yendo) Fensholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocky Karna Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2521-2537. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1086-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of UV-B absorbing molecules and of free radical scavenging compounds from Solieria chordalis by using centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Quémener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.410 - 414. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different extraction procedures and analysis of protein from Ulva sp. in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuru Wijesekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin-Pierre Gemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2503 - 2511. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1239-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variation of Sargassum Muticum Biochemical Composition Determined by Fourier Transform Infra-Red Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical, Bioanalytical and Separation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, JABST, 2 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2476-1869.17.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiherpetic (HSV-1) activity of carrageenans from the red seaweed Solieria chordalis (Rhodophyta, Gigartinales) extracted by microwave-assisted extraction (MAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2219 - 2228. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1192-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ variability of carrageenan content and biomass in the cultivated red macroalga Kappaphycus alvarezii with an estimation of its carrageenan stock at the scale of the Malasoro Bay (Indonesia) using satellite image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radiarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2307-2321. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1200-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antibacterial activity of solid-liquid and enzyme-assisted extraction of phenolic compound from three species of tropical Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.012057. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/55/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction of lipid classes from Solieria chordalis and Sargassum muticum using supercritical carbon dioxide and conventional solid–liquid methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2513 - 2519. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1084-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity of three microalgae Dunaliella salina, Tetraselmis chuii and Isochrysis galbana clone Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zainuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermien Pancasakti Kusumaningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragil Susilowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.012067. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/55/1/012067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response Surface Methodology for Enzyme-Assisted Extraction of Water-Soluble Antiviral Compounds from the Proliferative Macroalga Solieria chordalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.1000148. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2329-6674.1000148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction (EAE) for the production of antiviral and antioxidant extracts from the green seaweed Ulva armoricana (Ulvales, Ulvophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (233-239), </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative separation of marine bioactive compounds by centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Le Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1 - S381. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiviral activities of enzymatic hydrolysates extracted frombyproducts of the Atlantic holothurian Cucumaria frondosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tripoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (867), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction of bioactive material from Chondrus crispus and Codium fragile and its effect on herpes simplex virus (HSV-1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan T. Critchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Hafting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.558-580. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13010558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Composition, Fatty Acids and Sterols in the Seaweeds Ulva armoricana, and Solieria chordalis from Brittany (France): An Analysis from Nutritional, Chemotaxonomic, and Antiproliferative Activity Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Roussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (9), pp.5606-5628. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13095606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreid herpesvirus type 1 replication and host response in adult Pacific oysters, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benabdelmouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-014-0103-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marennine, Promising Blue Pigments from a Widespread Haslea Diatom Species Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (6), pp.3161-3189. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md12063161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive components from seaweeds: Cosmetic applications and future development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.345-378. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408062-1.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the spatial variability of phenolic contents and associated bioactivities in the invasive alga Sargassum muticum sampled along its European range from Norway to Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Tanniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Incera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Serrano Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Husa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.1215-1230. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0198-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and antiviral activities of enzymatic hydrolysates from different invasive French seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Umami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Tanniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.1029-1042. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0201-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and photoprotective activity measurement of extracts from the red macroalga Solieria chordalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (4), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bot-2013-0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic effects of in vitro exposure to triclosan on the marine gastropod Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.687-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptides in oyster hemolymph: the bacterial connection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baudy-Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.1439-47. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2013.03.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic approaches of mixed species biofilm formation using modern technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Doiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effendy Abd Wahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.40-7. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Pd/C-Catalysed Suzuki-Miyaura Reactions for the Preparation of 3-Aryl-4-oxypyridin-2(1H)-ones, 3-Aryl-2,4-oxypyridines and 3-Aryl-2,4-oxyquinolines as Useful Intermediates for the Synthesis of Biologically Active Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.5525-5533. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201200721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Activities of Purified Marennine, the Blue Pigment Responsible for the Greening of Oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (14), pp.3599-3605. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf205004x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of triclosan and methyl-triclosan on the marine gastropod Haliotis tuberculata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156 (2), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of C3-arylated-3-deazauridine derivatives with potent anti-HSV-1 activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tripoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (24), pp.7461-4. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biofilm age on settlement of Mytilus edulis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vani Mohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Myrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (9), pp.985-1001. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2012.725202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative efficiency of macroalgal extracts and booster biocides as antifouling agents to control growth of three diatom species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (10), pp.2039-2046. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening effect on oysters and biological activities of the blue pigments produced by the diatom Haslea karadagensis (Naviculaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 368-369, pp.61-67. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolisis de derivados de langostino (Peaneus monodon) de Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zo Randriamahatody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. B. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-My-Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Razanamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyTA - Journal of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.220-228. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19476337.2010.518250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolysis of shrimp by-products (Penaeus monodon) from Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Randriamahatody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S.B. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T.M. Nguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Razanamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyTA - Journal of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Evaluation of 4′-C,3′-O-Propylene-Linked Bicyclic Nucleosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.7390-7399. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activities of sulfated polysaccharides isolated from Sphaerococcus coronopifolius (Rhodophytha, Gigartinales) and Boergeseniella thuyoides (Rhodophyta, Ceramiales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhimou Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (7), pp.1187-209. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md9071187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriocin as weapons in the marine animal-associated bacteria warfare: inventory and potential applications as an aquaculture probiotic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.1153-77. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md8041153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activity of the extracts of Rhodophyceae from Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhimou Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (46), pp.7968-7975. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/ajb09.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activities of Morocco seaweeds extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.7968-7975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibacterial potential of the Seaweeds (Rhodophyceae) of the Strait of Gibraltar and the Mediterranean Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.6365-6372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and partial characterisation of an antimicrobial peptide (littorein) from the marine gastropod Littorina littorea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2009.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a sulphated polysaccharide from a recently discovered sponge species (Celtodoryx girardae) and determination of its anti-herpetic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mat Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of macroalgal extracts on Fragilaria pinnata (Bacillariophyceae): a comparison with Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the antifouling constituents from the brown alga Sargassum muticum (Yendo) Fensholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-008-9382-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activity of some Tunisian medicinal plants against Herpes simplex virus type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harzallah-Skhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786410701589790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peintures marines de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vallée-Réhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur. Bioprocédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient synthesis of new nucleoside analogues with a methylenecyclobutane unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Danappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (21), pp.3225-3239. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397910600908918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative antiviral activity in hemolymph from adult Pacific oysters, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Torhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (2-3), pp.147-152. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of mono and polyhydroxylated cyclobutane nucleoside analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Legoupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61/32, pp.7607-7612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Access to Acyclic Nucleosides via Conjugate Addition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Olicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Legoupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemInform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (27), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chin.200327181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Route to Pyrimidine Nucleoside Analogues by [4 + 2] Cycloaddition Reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morwenna S M Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aélig Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemInform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (11), pp.8583 - 8587. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo034709a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine antifoulants from Bifurcaria bifurcata (phaeophyceae, cystoseiraceae) and other brown macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010109378478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenoloxidase (E.C. 1.14.18.1) from the byssus gland of Mytilus edulis: Purification, partial characterization and application for screening products with potential antifouling activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (2-4), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010009378448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical structure analysis of water-soluble sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Furnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.147-153. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02186318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HIV activity and mode of action, in vitro, of the sulfated polysaccharide from Schizymenia dubyi (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (2), pp.104-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual variation in composition and in vitro anti-HIV-1 activity of the sulfated glucuronogalactan from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02186319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects in vitro of sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales) on a non-small-cell bronchopulmonary carcinoma line (NSCLC-N6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 85, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and antiviral activities of a sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1141-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed in Agriculture: What We Use Today, What We Could Achieve Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMInnodays, 21 and 22 January 2026, CMI Roullier, St Malo (France).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMI Roullier, Jan 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Potential of Polysaccharides Extracted from Marine Macroalgae of the El Jadida Atlantic Coast (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Benhniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Ddine El Mouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on Natural Resources and Sustainable Development (RENA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, El Jadida, Maroc, Morocco. pp.01003, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202621501003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des algues pour une alimentation saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PHYTOVALO des algues et des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cheikh-Anta-Diop (UCAD) et Université Bretagne Sud (UBS), Apr 2025, Dakar, Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient enrichment on protein and amino acid content in the seaweed Ulva sp. cultivated in a land-based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Creis Bendelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Mexican Congress of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société phycologique Mexicaine, Nov 2025, Mérida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de prétraitements aux procédés de séchage de macroalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts after High-Pressure Homogenization from cultivated Ulva spp. (Chlorophyta, Ulvales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marine Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale; Université Bretagne Sud; Laboratoire de Biotechnologie et Chimie Marines; LEMAR L. Environnement marin, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring seaweed potential as a sustainable food source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Mexican Congress of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society Mexican Phycology, Nov 2025, Mérida (Yucatan), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva sp. from Brittany, a curse or a golden resource? New protein-enriched ingredients from Ulva sp. for the hospital catering sector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolween Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Action CA20106 – Seawheat final conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost action Seawheat, Sep 2025, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva sp. from Brittany, a curse or a golden resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marine Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale; Université Bretagne Sud, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring seaweed potential as a sustainable food source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Union of Nutritional Sciences (IUNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRENCH SOCIETY OF NUTRITION AND THE FRENCH FEDERATION OF NUTRITION, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany Ulva: a malediction or a golden resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Autem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Bioactives in Ulva”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Action CA20106 – Seawheat, Jun 2024, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiherpetic activity of compounds extracted from Sargassum fluitans (Borgesen) Borgesen. Identification and in silico evaluation of potential antiviral molecules in a hydroalcoholic extract.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liena de Regla Ponce Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Colina Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Resik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Fapronature 2024 International Congress on Pharmacology, of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cuban Society of Pharmacology, Jun 2024, Cuba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites from seaweeds with antiviral effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Algaeneers Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité international Young Algaeneers Symposium; Université Bretagne Sud, Laboratoire de Biotechnologie et Chimie Marines, May 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the ecodesigned processes to produce bioactive metabolites from seaweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th seaweed for Health conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité seaweed for Health conference, May 2024, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamic of Ulva sp. epiphytic bacteria and associated surface metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean Sargassum: a malediction or a golden resource.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Corbanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Natural Products Research: A PSE Young Scientists’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Pharmacie Paris, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Instant Controlled Pressure Drop (DIC) Technology for extraction of seaweed compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of mycosporin-like amino acids by centrifugal liquid chromatography for improved structural and biological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production from Sargassum muticum ( Ochrophyta, Phaeophyceae ): Modeling by experimental design methodology of the influence of size and inoculum/substrate ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Giblaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse (FRANCE), France. pp.05002, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337905002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintégration par champs électriques pulsés de la matière algale Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française du Génie des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage en couches épaisses de Sargassum muticum par jets impactants : cinétiques de séchage et suivi de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française du Génie des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown alga Sargassum muticum drying: effect of different drying processes on drying kinetics, functional properties and surface colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Worcester, France. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55900/yoanrlra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Impingement Drying of Macroalgae Sargassum muticum: effects of the Temperature and the Air-Drying Velocity on the Drying Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Chemical and Process Engineering 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de la matière algale Sargassum par séchage aux jets d’air impactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Phycologique de France, colloque virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic extract of the proliferative red seaweed Solieria chordalis reduces the virulence of Pseudomonas aeruginosa and stimulates the immune system of Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Ravichandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushp Sheel   Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and sustainable bioprocesses for the extraction of antiherpetic oligo- and polysaccharides from the invasive Solieria chordalis (Rhodophyta, Gigartinales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26es Journées du Groupe Français des Glycosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total phenolic content and biological activity of French Sargassum muticum enzymatic hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the biochemical composition of proliferative macroalgae by IR spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic extraction of phenolic compounds in different species of French and Indonesia Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel de la Société Française de Phycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Activities of Ulva sp. Hydrolysates: Relation Between observed Activities and Composition of Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nyvall-Collen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Seaweed Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bali, Indonesia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Ulva spp. and its cultivable epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la saisonnalité sur la composition biochimique de Sargassum muticum, estimée par spectrométrie IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Société Française de Phycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la saisonnalité sur la composition biochimique de Sargassum muticum, estimée par spectrométrie Infra-Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9780443298271. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29827-1.00019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae for global sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past, Current and Future Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100, Elsevier, pp.145-212, 2021, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal Derived Functional Lipids and their Role in Promoting Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaurav Rajauria; Yvonne V. Yuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Micro and Macroalgal Processing: Food and Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, 9781119542582. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119542650.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and properties of mycosporine-like amino acids isolated from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.213-245, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging seaweed extraction techniques: Enzyme-assisted extraction a key step of seaweed biorefinery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego Cortès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Peñuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Seaweed Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-256, 2020, </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817943-7.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and challenges in extraction, characterization and bioactivity of seaweed protein and seaweed-derived proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuru Wijesekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.289-326, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid and fatty acid profile of major seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolween Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed Bioactives: Health Benefits and Potential Applications. 1st Edition, Amit K. Jaiswal, Reference - 520 Pages - 70 B/W Illustrations. ISBN 9781498796989 - CAT# K30415</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticancer, Antiviral, Antibacterial, and Antifungal Properties in Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intan Dewi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ira A. Levine; Joël Fleurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microalgae in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.235-261, 2018, 978-0-12-811405-6. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811405-6.00012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates From Seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Fleurence; Ira Levine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.223-274, 2016, </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-802772-1.00008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity of Secondary Metabolites from Macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sahoo D., Seckbach J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Algae World </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 391-401, 2015, Cellular Origin, Life in Extreme Habitats and Astrobiology 978-94-017-7320-1. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7321-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic recovery of metabolites from seaweeds: potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi Nyvall-Collén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Bourgougnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, Elsevier Ltd., pp.279-320, 2014, Advances in Botanical Research, 978-0124080621. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408062-1.00010-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las algas: potencial nutritivo y aplicaciones cosméticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sangiardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las algas como recurso. Valorización. Aplicaciones industriales y tendencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Tecnológico del Mar - Fundación CETMAR, pp.81-94, 2011, 9788461535934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity and Bioactivity within Red and Brown Macroalgae Along the French coasts, Metropole and Overseas Departements and Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Marine Macroalgae: Biotechnology and Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.58-105, 2011, </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119977087.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Enzyme-Assisted Extraction on the brown seaweed Fucus vesiculosus Linnaeus (Ochrophyta, Fucaceae) to produce extracts for a sustainable agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Welna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'activités antimicrobiennes chez des mollusques marins. Purification et caractérisation partielle de peptides antimicrobiens isolés à partir de l'hémolymphe de Crassostrea gigas et de bactéries associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fleury Mcf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de Bretagne Sud, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00485008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId670"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Bourgougnon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Bretagne Sud,  depuis 2001</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignante-chercheuse au Laboratoire de Biotechnologie et Chimie Marines (LBCM) Équipe Mixte de Recherche CNRS 6076 à l'Université Bretagne Sud depuis 2001. J'enseigne en biologie, biotechnologie et physiologie végétale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, j'étais maitresse de Conférences à l'Université de la Rochelle pendant 8 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La thématique principale de mes recherches porte sur la recherche de substances marines extraites des algues marines présentant des activités biologiques. Elle possède une bonne expérience dans le domaine de l'extraction éco-responsable, de la purification, de la caractérisation et de l'évaluation des activités biologiques des polysaccharides. J'ai publié plus d'une centaine d'articles dans des revues à comité de lecture et ainsi que des chapitres de livres. J'ai participé aux dépôts de deux brevets sur des substances antivirales (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=0_LDGF4AAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai participé à plusieurs projets européens (par exemple FP4 Bioactive Marine Natural Products in the Field of Antitumoral, Antiviral and Immunomodulant Activity, MAST III ; FP5 AVINSI- Anti Viral Infection Non Specific Immunity : Base de l'immunité non spécifique contre les maladies virales chez les espèces aquacoles ; 6e PC Valbiomar Biotechnologie valorisation des ressources marines ; 7e PC Biotecmar : projet transrégional intégré de communication, d'information technique et de transfert technologique dans le domaine de l'exploitation biotechnologique des produits et sous-produits marins) ainsi que des projets nationaux et régionaux (OSEO, FUI ULVANS, VB2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces dernières années, j'ai en charge la coordination de deux ANR: PROMALG-Health </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To propose new foods and dietary ingredients enriched in proteins from different species of cultivated seaweeds for the health sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR France 2030 (2024-2028) et S-PLUS* </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed Polysaccharides and oLigosaccharides for the development of antivirUSes actives biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2026-2030).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, j'ai coordonné plusieurs projets internationaux ASEM-DUO du MAE entre la France et la Malaisie (2007-2009), puis ECOS Nord Mexique (2015-2018) et PHC NUSANTARA Indonesia (2019-2021) et le projet SIAM (2024-2025) avec le Laos.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement en charge du pôle doctoral de l’Université Bretagne Sud et directrice adjointe du Collège Doctoral de Bretagne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of the seaweed Eucheuma denticulatum (N.L. Burman) Collins &amp; Hervey in response to local seasonal and abiotic factors variations in Madagascar in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriantsilavo Rabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.104874. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative assessment of biohydrogen and biomethane production from Brittany and Caribbean Sargassum (Ochrophyta, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.108579. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microbiome assessment of healthy and bleached Halymenia floresii (Clemente) C.Agardh (Rhodophyta, Florideophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Cadena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Gamboa-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64898/2026.02.11.705022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of the seaweed Eucheuma denticulatum (N.L. Burman) Collins &amp; Hervey in response to local seasonal and abiotic factors variations in Madagascar in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriantsilavo Rabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.104874. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drying processes, pulsed electric fields and pressing on functional properties, color and biochemical composition of Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.104373. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant Controlled Pressure Drop (DIC) as an innovative pretreatment for extraction of natural compounds from the brown seaweed Sargassum muticum (Yendo) Fenshott 1955 (Ochrophytina, Fucales) (vol 83, 103705, 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algues marines : une piste pour de nouveaux aliments riches en protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire N’sondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.35cufpgg6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of enzyme-assisted extraction on the brown seaweed Fucus vesiculosus Linnaeus (Ochrophyta, Fucaceae) to produce extracts for a sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Welna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03436-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drying processes, pulsed electric fields and pressing on functional properties, color and biochemical composition of Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.104373. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05324241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and chemical characterization of polysaccharides from the red alga Plocamium cartilagineum (Linnaeus) P.S. Dixon 1967 with antiviral, anti-angiogenic, and anti-inflammatory activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Benhniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Ddine El Mouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.100499. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcdf.2025.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts from cultivated Ulva sp. (Chlorophyta, Ulvales) by high-pressure homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1675710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating methane production potential of Sargassum muticum (Yendo) Fensholt via response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Giblaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (23), pp.4681-4692. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2025.2517396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Composition and Seasonal Variations of the Madagascar Algae Eucheuma denticulatum (Solieriaceae, Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md23010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal activity of eco-extracted holopelagic Sargassum against the whitefly Bemisia tabaci infesting tomato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rhino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Corbanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology5040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal dynamics in Ulva spp. associated microbiota and surface metabolome: The interplay between environment and host physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Microbial Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100439. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing thermal spring water and hydrophobic eutectic solvent for galactoglucomannans, glucans and phenolics recovery from Evernia prunastri and their potential biological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Novoa-Carballal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329 (Part 1), pp.147613. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts from cultivated Ulva sp. (Chlorophyta, Ulvales) by high-pressure homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1675710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phycobiostimulants: Next-Generation Sustainable Agricultural Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushp Sheel Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Agricultural Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsagscitech.4c00777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Depolymerization and Characterization of Poly- and Oligosaccharides from the Red Alga Solieria chordalis (C. Agardh) J. Agardh 1842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lesgourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leschiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (8), pp.367. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22080367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Carbohydrate Characterization of Beach-Cast Marine Macrophytes from the Mexican Caribbean: Implications for Potential Bioethanol Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freile-Pelegrín Yolanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robledo Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chávez-Quintal Cresencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Vázquez-Delfín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-024-02694-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivable epiphytic bacteria of the Chlorophyta Ulva sp.: diversity, antibacterial, and biofilm-modulating activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (5), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jambio/lxae099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiherpetic activity of compounds extracted from Sargassum fluitans (Børgesen) Børgesen. Identification and in silico evaluation of potential antiviral molecules in a hydroalcoholic extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liena de Regla Ponce Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Colina Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Resik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing brown seaweed Sargassum muticum drying using pulsed electric fields and dehydration pretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (11), pp.1766-1777. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2024.2388307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant Controlled Pressure Drop (DIC) as an innovative pre-treatment for extraction of natural compounds from the brown seaweed Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.103705. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Identification of Peptide Inhibitors of the Coronavirus 3CL Protease from a Fucus ceranoides L. Hydroalcoholic Extract Using a Ligand-Fishing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antonio Miranda de Souza Duarte Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Emi Yanaguibashi Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilson Beserra de Alencar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Roberto Guedes da Silva Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.244. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.1541-1555. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Seaweed Sargassum-Based Sorbents for the Removal of Cr(III) Ions from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Niedzbała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Dziergowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wełna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szymczycha-Madeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Chęcmanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.393. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11020393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-SARS-CoV-2 Activity of Polysaccharides Extracted from Halymenia floresii and Solieria chordalis (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (6), pp.348. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21060348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enzyme-Assisted Extraction of compounds of interest in agriculture: Case study of the red seaweed Solieria chordalis (C. Agardh) J. Agardh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szymczycha-Madeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wełna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.103239. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2023.103239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown algae (Sargassum sp) extract prepared by indigenous microbe fermentation enhanced tomato germination parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oslan Jumadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfiqi Dwiva Annisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Abd Djawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azizah Amaliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.102601. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcab.2023.102601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of effects of various seaweed parietal polysaccharides on rheological, mechanical and water-durability properties of earth-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Autem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (6), pp.108. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-023-02195-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air drying of brown algae Sargassum: Modelling and recovery of valuable compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.1879-1892. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-023-02987-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary structural features, physicochemical and biological properties of two water-soluble polysaccharides extracted from the brown Tunisian seaweed Halopteris scoparia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Hadjkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Aitouguinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Chakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.126757. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise review of the genus Solieria J. Agardh, 1842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-023-02934-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of FTIR Spectroscopy as a Tool for the Seasonal Variation Analysis and for the Quality Control of Polysaccharides from Seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hervé Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (9), pp.482. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21090482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory potential of ulvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Flórez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Rodríguez-Coello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dolores Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253 (2), pp.126936. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfated Polysaccharides from Seaweed Strandings as Renewable Source for Potential Antivirals against Herpes simplex Virus 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.116. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20020116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grougnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucindo Quintans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Química Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel Production from Seaweeds: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9395. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of the introduced red alga Polyopes lancifolius (Halymeniales, Rhodophyta) from the Gulf of Morbihan, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (6), pp.616-627. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2022.2117942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction of red seaweed Solieria chordalis (C.Agardh) J. Agardh 1842—the starting point for the production of biostimulants of plant growth and biosorbents of metal ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-022-02456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the quorum sensing signal of the opportunistic pathogen inducing bleaching disease in the red macroalga Halymenia floresii holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahasweta Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.109-119. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26388081.2022.2086483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly- and Oligosaccharide Ulva sp. Fractions from Enzyme-Assisted Extraction Modulate the Metabolism of Extracellular Matrix in Human Skin Fibroblasts: Potential in Anti-Aging Dermo-Cosmetic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leschiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Le Goff-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.156. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19030156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Herpes simplex virus (HSV-1) activity and antioxidant capacity of carrageenan-rich enzymatic extracts from Solieria filiformis (Gigartinales, Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peñuela Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robledo Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madera-Santana Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.322-330. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATIVE SEAWEED EXTRACTION FOR AGRICULTURAL PURPOSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Le Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1, SI), pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of Air Impingement Drying of the Brown Algae Sargassum muticum (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.2073-2081. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202100244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ulva sp. Extracts on the Growth, Biofilm Production, and Virulence of Skin Bacteria Microbiota: Staphylococcus aureus, Staphylococcus epidermidis, and Cutibacterium acnes Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.4763. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26164763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Surface-associated Bacteria from the Mexican Red Alga Halymenia floresii for Quorum Sensing Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gamboa-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (6), pp.778-788. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0026261720060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical defense against microfouling by allelopathic active metabolites of Halymenia floresii (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-020-02094-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity of compounds secreted by symbiont bacteria of Nudibranchs from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesi Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wayan Mudianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e8093. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.8093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indonesian Sargassum species bioprospecting: Potential applications of bioactive compounds and challenge for sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azmi Ratna Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocky Karna Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Advances in Botanical Research, 95, pp.327-368. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Nutritional and Health Values of Caulerpa racemosa (Forsskål) and Ulva fasciata (Delile)—Two Chlorophyta Collected from the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rexie Magdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (12), pp.2901. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25122901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of application of algae sargassum sp. extract to corn plants ( Zea mays L.) and microbial response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fhate Fatriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Caronge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Djawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Makkulawu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 484, pp.012058. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/484/1/012058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defence on surface: macroalgae and their surface-associated microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Q Garcia Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.327-368. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress tolerance and photoadaptation to solar radiation in Rhodymenia pseudopalmata (Rhodophyta) through mycosporine-like amino acids, phenolic compounds, and pigments in an Integrated Multi-Trophic Aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.101542. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Cheilostomata (Bryozoa) from the Java Sea, central Indonesian Archipelago, with a description of Pleurocodonellina jeparaensis n. sp. (Smittinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Asagabaldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ayuningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4668 (3), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4668.3.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Active Poly- and Oligosaccharidic Fractions from Ulva sp. by Combining Enzyme-Assisted Extraction (EAE) and Depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.182. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9090182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial isolates from bryozoan Pleurocodonellina sp.: Diversity and antimicrobial potential against pathogenic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meezan Ardhanu Asagabaldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesi Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diah Ayuningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agus Sabdono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of eLiteracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (9), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d200914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation des parcs d'énergies marines renouvelables facilite-t-elle l'introduction et la propagation d'espèces non indigènes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin COME3T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of agents causing vibriosis in Litopenaeus vannamei shrimp culture in Kendal, Central Java, Indonesia and application of microalgae Dunaliella salina and Tetraselmis chui as bio-control agents against vibriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zainuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusumaningrum Hemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maesaroh Yusri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Aquarium, Conservation &amp; Legislation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical scavenging activity of lipids from seaweeds isolated by solid-liquid extraction and supercritical fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.D505. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral effect of polyphenol rich plant extracts on herpes simplex virus type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayed El-Toumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josline Salib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa El-Kashak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science and Human Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fshw.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally Friendly Valorization of Solieria filiformis (Gigartinales, Rhodophyta) from IMTA Using a Biorefinery Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Peñuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hernández-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (12), pp.487. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16120487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal biomass and alginate stock assessment of three abundant genera of brown macroalgae using multispectral high resolution satellite remote sensing: A case study at Ekas Bay (Lombok, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azmi R. Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awaludin Kaimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenolics, fatty acids composition and biological activities of various extracts and fractions of Malaysian Aaptos aaptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalilawati Mat Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul M. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khozirah Shaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Journal of Tropical Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.554-564. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/2221-1691.245971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity of three microalgae Dunaliella salina, Tetraselmis chuii and Isochrysis galbana clone Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zainuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermien Pancasakti Kusumaningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragil Susilowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.012067. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/55/1/012067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variation of Sargassum Muticum Biochemical Composition Determined by Fourier Transform Infra-Red Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical, Bioanalytical and Separation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, JABST, 2 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2476-1869.17.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiherpetic (HSV-1) activity of carrageenans from the red seaweed Solieria chordalis (Rhodophyta, Gigartinales) extracted by microwave-assisted extraction (MAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2219 - 2228. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1192-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total phenolic content and biological activities of enzymatic extracts from Sargassum muticum (Yendo) Fensholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocky Karna Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2521-2537. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1086-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different extraction procedures and analysis of protein from Ulva sp. in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuru Wijesekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin-Pierre Gemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2503 - 2511. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1239-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of UV-B absorbing molecules and of free radical scavenging compounds from Solieria chordalis by using centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Quémener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.410 - 414. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ variability of carrageenan content and biomass in the cultivated red macroalga Kappaphycus alvarezii with an estimation of its carrageenan stock at the scale of the Malasoro Bay (Indonesia) using satellite image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radiarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2307-2321. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1200-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antibacterial activity of solid-liquid and enzyme-assisted extraction of phenolic compound from three species of tropical Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.012057. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/55/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction of lipid classes from Solieria chordalis and Sargassum muticum using supercritical carbon dioxide and conventional solid–liquid methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2513 - 2519. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1084-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response Surface Methodology for Enzyme-Assisted Extraction of Water-Soluble Antiviral Compounds from the Proliferative Macroalga Solieria chordalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.1000148. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2329-6674.1000148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction (EAE) for the production of antiviral and antioxidant extracts from the green seaweed Ulva armoricana (Ulvales, Ulvophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (233-239), </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative separation of marine bioactive compounds by centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Le Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1 - S381. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Composition, Fatty Acids and Sterols in the Seaweeds Ulva armoricana, and Solieria chordalis from Brittany (France): An Analysis from Nutritional, Chemotaxonomic, and Antiproliferative Activity Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Roussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (9), pp.5606-5628. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13095606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction of bioactive material from Chondrus crispus and Codium fragile and its effect on herpes simplex virus (HSV-1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan T. Critchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Hafting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.558-580. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13010558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiviral activities of enzymatic hydrolysates extracted frombyproducts of the Atlantic holothurian Cucumaria frondosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tripoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (867), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreid herpesvirus type 1 replication and host response in adult Pacific oysters, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benabdelmouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-014-0103-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marennine, Promising Blue Pigments from a Widespread Haslea Diatom Species Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (6), pp.3161-3189. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md12063161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and antiviral activities of enzymatic hydrolysates from different invasive French seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Umami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Tanniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.1029-1042. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0201-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive components from seaweeds: Cosmetic applications and future development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.345-378. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408062-1.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the spatial variability of phenolic contents and associated bioactivities in the invasive alga Sargassum muticum sampled along its European range from Norway to Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Tanniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Incera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Serrano Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Husa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.1215-1230. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0198-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and photoprotective activity measurement of extracts from the red macroalga Solieria chordalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (4), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bot-2013-0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic effects of in vitro exposure to triclosan on the marine gastropod Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.687-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptides in oyster hemolymph: the bacterial connection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baudy-Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.1439-47. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2013.03.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Activities of Purified Marennine, the Blue Pigment Responsible for the Greening of Oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (14), pp.3599-3605. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf205004x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Pd/C-Catalysed Suzuki-Miyaura Reactions for the Preparation of 3-Aryl-4-oxypyridin-2(1H)-ones, 3-Aryl-2,4-oxypyridines and 3-Aryl-2,4-oxyquinolines as Useful Intermediates for the Synthesis of Biologically Active Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.5525-5533. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201200721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic approaches of mixed species biofilm formation using modern technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Doiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effendy Abd Wahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.40-7. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biofilm age on settlement of Mytilus edulis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vani Mohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Myrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (9), pp.985-1001. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2012.725202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of C3-arylated-3-deazauridine derivatives with potent anti-HSV-1 activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tripoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (24), pp.7461-4. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of triclosan and methyl-triclosan on the marine gastropod Haliotis tuberculata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156 (2), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative efficiency of macroalgal extracts and booster biocides as antifouling agents to control growth of three diatom species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (10), pp.2039-2046. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening effect on oysters and biological activities of the blue pigments produced by the diatom Haslea karadagensis (Naviculaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 368-369, pp.61-67. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activities of sulfated polysaccharides isolated from Sphaerococcus coronopifolius (Rhodophytha, Gigartinales) and Boergeseniella thuyoides (Rhodophyta, Ceramiales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhimou Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (7), pp.1187-209. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md9071187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolysis of shrimp by-products (Penaeus monodon) from Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Randriamahatody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S.B. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T.M. Nguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Razanamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyTA - Journal of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolisis de derivados de langostino (Peaneus monodon) de Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zo Randriamahatody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. B. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-My-Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Razanamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyTA - Journal of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.220-228. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19476337.2010.518250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Evaluation of 4′-C,3′-O-Propylene-Linked Bicyclic Nucleosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.7390-7399. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibacterial potential of the Seaweeds (Rhodophyceae) of the Strait of Gibraltar and the Mediterranean Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.6365-6372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriocin as weapons in the marine animal-associated bacteria warfare: inventory and potential applications as an aquaculture probiotic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.1153-77. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md8041153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activity of the extracts of Rhodophyceae from Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhimou Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (46), pp.7968-7975. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/ajb09.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activities of Morocco seaweeds extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.7968-7975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and partial characterisation of an antimicrobial peptide (littorein) from the marine gastropod Littorina littorea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2009.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a sulphated polysaccharide from a recently discovered sponge species (Celtodoryx girardae) and determination of its anti-herpetic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mat Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of macroalgal extracts on Fragilaria pinnata (Bacillariophyceae): a comparison with Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the antifouling constituents from the brown alga Sargassum muticum (Yendo) Fensholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-008-9382-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activity of some Tunisian medicinal plants against Herpes simplex virus type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harzallah-Skhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786410701589790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peintures marines de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vallée-Réhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur. Bioprocédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient synthesis of new nucleoside analogues with a methylenecyclobutane unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Danappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (21), pp.3225-3239. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397910600908918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative antiviral activity in hemolymph from adult Pacific oysters, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Torhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (2-3), pp.147-152. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of mono and polyhydroxylated cyclobutane nucleoside analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Legoupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61/32, pp.7607-7612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Route to Pyrimidine Nucleoside Analogues by [4 + 2] Cycloaddition Reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morwenna S M Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aélig Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemInform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (11), pp.8583 - 8587. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo034709a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Access to Acyclic Nucleosides via Conjugate Addition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Olicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Legoupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemInform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (27), </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chin.200327181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine antifoulants from Bifurcaria bifurcata (phaeophyceae, cystoseiraceae) and other brown macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010109378478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenoloxidase (E.C. 1.14.18.1) from the byssus gland of Mytilus edulis: Purification, partial characterization and application for screening products with potential antifouling activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (2-4), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010009378448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual variation in composition and in vitro anti-HIV-1 activity of the sulfated glucuronogalactan from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02186319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical structure analysis of water-soluble sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Furnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.147-153. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02186318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HIV activity and mode of action, in vitro, of the sulfated polysaccharide from Schizymenia dubyi (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (2), pp.104-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects in vitro of sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales) on a non-small-cell bronchopulmonary carcinoma line (NSCLC-N6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 85, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and antiviral activities of a sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1141-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed in Agriculture: What We Use Today, What We Could Achieve Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMInnodays, 21 and 22 January 2026, CMI Roullier, St Malo (France).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMI Roullier, Jan 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Potential of Polysaccharides Extracted from Marine Macroalgae of the El Jadida Atlantic Coast (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Benhniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Ddine El Mouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on Natural Resources and Sustainable Development (RENA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, El Jadida, Maroc, Morocco. pp.01003, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202621501003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring seaweed potential as a sustainable food source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Union of Nutritional Sciences (IUNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRENCH SOCIETY OF NUTRITION AND THE FRENCH FEDERATION OF NUTRITION, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des algues pour une alimentation saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PHYTOVALO des algues et des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cheikh-Anta-Diop (UCAD) et Université Bretagne Sud (UBS), Apr 2025, Dakar, Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient enrichment on protein and amino acid content in the seaweed Ulva sp. cultivated in a land-based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Creis Bendelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Mexican Congress of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société phycologique Mexicaine, Nov 2025, Mérida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de prétraitements aux procédés de séchage de macroalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts after High-Pressure Homogenization from cultivated Ulva spp. (Chlorophyta, Ulvales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marine Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale; Université Bretagne Sud; Laboratoire de Biotechnologie et Chimie Marines; LEMAR L. Environnement marin, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring seaweed potential as a sustainable food source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Mexican Congress of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society Mexican Phycology, Nov 2025, Mérida (Yucatan), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva sp. from Brittany, a curse or a golden resource? New protein-enriched ingredients from Ulva sp. for the hospital catering sector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolween Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Action CA20106 – Seawheat final conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost action Seawheat, Sep 2025, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva sp. from Brittany, a curse or a golden resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marine Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale; Université Bretagne Sud, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany Ulva: a malediction or a golden resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Autem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Bioactives in Ulva”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Action CA20106 – Seawheat, Jun 2024, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiherpetic activity of compounds extracted from Sargassum fluitans (Borgesen) Borgesen. Identification and in silico evaluation of potential antiviral molecules in a hydroalcoholic extract.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liena de Regla Ponce Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Colina Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Resik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Fapronature 2024 International Congress on Pharmacology, of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cuban Society of Pharmacology, Jun 2024, Cuba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites from seaweeds with antiviral effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Algaeneers Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité international Young Algaeneers Symposium; Université Bretagne Sud, Laboratoire de Biotechnologie et Chimie Marines, May 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the ecodesigned processes to produce bioactive metabolites from seaweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th seaweed for Health conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité seaweed for Health conference, May 2024, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamic of Ulva sp. epiphytic bacteria and associated surface metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean Sargassum: a malediction or a golden resource.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Corbanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Natural Products Research: A PSE Young Scientists’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Pharmacie Paris, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production from Sargassum muticum ( Ochrophyta, Phaeophyceae ): Modeling by experimental design methodology of the influence of size and inoculum/substrate ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Giblaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse (FRANCE), France. pp.05002, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337905002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of mycosporin-like amino acids by centrifugal liquid chromatography for improved structural and biological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Instant Controlled Pressure Drop (DIC) Technology for extraction of seaweed compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage en couches épaisses de Sargassum muticum par jets impactants : cinétiques de séchage et suivi de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française du Génie des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintégration par champs électriques pulsés de la matière algale Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française du Génie des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown alga Sargassum muticum drying: effect of different drying processes on drying kinetics, functional properties and surface colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Worcester, France. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55900/yoanrlra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Impingement Drying of Macroalgae Sargassum muticum: effects of the Temperature and the Air-Drying Velocity on the Drying Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Chemical and Process Engineering 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de la matière algale Sargassum par séchage aux jets d’air impactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Phycologique de France, colloque virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic extract of the proliferative red seaweed Solieria chordalis reduces the virulence of Pseudomonas aeruginosa and stimulates the immune system of Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Ravichandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushp Sheel   Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and sustainable bioprocesses for the extraction of antiherpetic oligo- and polysaccharides from the invasive Solieria chordalis (Rhodophyta, Gigartinales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26es Journées du Groupe Français des Glycosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total phenolic content and biological activity of French Sargassum muticum enzymatic hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the biochemical composition of proliferative macroalgae by IR spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic extraction of phenolic compounds in different species of French and Indonesia Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel de la Société Française de Phycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Activities of Ulva sp. Hydrolysates: Relation Between observed Activities and Composition of Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nyvall-Collen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Seaweed Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bali, Indonesia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz Bucar; Krystyna Skalicka-Woźniak; Michał Tomczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie, Poland. Elsevier, Phytochemistry Letters, 69, pp.103972, 2025, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Ulva spp. and its cultivable epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la saisonnalité sur la composition biochimique de Sargassum muticum, estimée par spectrométrie Infra-Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la saisonnalité sur la composition biochimique de Sargassum muticum, estimée par spectrométrie IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Société Française de Phycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9780443298271. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29827-1.00019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae for global sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past, Current and Future Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100, Elsevier, pp.145-212, 2021, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal Derived Functional Lipids and their Role in Promoting Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaurav Rajauria; Yvonne V. Yuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Micro and Macroalgal Processing: Food and Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, 9781119542582. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119542650.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and properties of mycosporine-like amino acids isolated from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.213-245, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging seaweed extraction techniques: Enzyme-assisted extraction a key step of seaweed biorefinery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego Cortès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Peñuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Seaweed Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-256, 2020, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817943-7.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and challenges in extraction, characterization and bioactivity of seaweed protein and seaweed-derived proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuru Wijesekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.289-326, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticancer, Antiviral, Antibacterial, and Antifungal Properties in Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intan Dewi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ira A. Levine; Joël Fleurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microalgae in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.235-261, 2018, 978-0-12-811405-6. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811405-6.00012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid and fatty acid profile of major seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolween Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed Bioactives: Health Benefits and Potential Applications. 1st Edition, Amit K. Jaiswal, Reference - 520 Pages - 70 B/W Illustrations. ISBN 9781498796989 - CAT# K30415</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates From Seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Fleurence; Ira Levine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.223-274, 2016, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-802772-1.00008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity of Secondary Metabolites from Macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sahoo D., Seckbach J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Algae World </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 391-401, 2015, Cellular Origin, Life in Extreme Habitats and Astrobiology 978-94-017-7320-1. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7321-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic recovery of metabolites from seaweeds: potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi Nyvall-Collén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Bourgougnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, Elsevier Ltd., pp.279-320, 2014, Advances in Botanical Research, 978-0124080621. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408062-1.00010-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity and Bioactivity within Red and Brown Macroalgae Along the French coasts, Metropole and Overseas Departements and Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Marine Macroalgae: Biotechnology and Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.58-105, 2011, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119977087.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las algas: potencial nutritivo y aplicaciones cosméticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sangiardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las algas como recurso. Valorización. Aplicaciones industriales y tendencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Tecnológico del Mar - Fundación CETMAR, pp.81-94, 2011, 9788461535934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Enzyme-Assisted Extraction on the brown seaweed Fucus vesiculosus Linnaeus (Ochrophyta, Fucaceae) to produce extracts for a sustainable agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Welna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'activités antimicrobiennes chez des mollusques marins. Purification et caractérisation partielle de peptides antimicrobiens isolés à partir de l'hémolymphe de Crassostrea gigas et de bactéries associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fleury Mcf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de Bretagne Sud, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00485008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId671"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=fr&amp;user=0_LDGF4AAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368703v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Zhao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108579" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529308v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elando Fr&#233;da Zamanileha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriantsilavo Rabary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Burlot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104874" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05516203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shareen a Abdul Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cadena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Maldonado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.02.11.705022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravelonandro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Choulot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirelle Jabbour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Burlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Welna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03436-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05324241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Loeuff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moran&#231;ais" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104373" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benhniya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Karmil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lakhdar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujhoud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Ddine El Mouns" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2025.100499" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05321997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;niel Luque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego-Cort&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Terme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1675710" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05322018v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.35cufpgg6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2025.2517396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05215199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvann Paulino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100439" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05055821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23010030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Corbanini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Berg&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology5040079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05302991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Queffelec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Novoa-Carballal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Teixeira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05000016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushp Sheel Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Michalak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daridon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsagscitech.4c00777" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05321988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgougnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103813" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2388307" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578594v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae099" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liena de Regla Ponce Rey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Colina Araujo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Resik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03202-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731824v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lesgourgues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leschiera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080367" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freile-Pelegr&#237;n Yolanda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robledo Daniel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#225;vez-Quintal Cresencia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika V&#225;zquez-Delf&#237;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02694-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04675945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zepeda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Freile-Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03317-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Miranda de Souza Duarte Filho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Emi Yanaguibashi Leal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Beserra de Alencar Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Roberto Guedes da Silva Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02987-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Hadjkacem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Elleuch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Aitouguinane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chakou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126757" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343274v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szymczycha-Madeja" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja We&#322;na" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103239" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319984v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oslan Jumadi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiqi Dwiva Annisi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abd Djawad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azizah Amaliah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2023.102601" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319995v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Autem" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02195-9" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222964v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jousselin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060348" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04298022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vandanjon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herv&#233; Ravelonandro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21090482" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02934-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fl&#243;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rodr&#237;guez-Coello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Torres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126936" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104364v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Niedzba&#322;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziergowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ch&#281;cmanowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020393" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249395" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333395v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le Men" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2117942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104368v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020116" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Spain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-02456-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasweta Saha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26388081.2022.2086483" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058202v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Guillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104378v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;uela Ana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madera-Santana Tom&#225;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.064" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03639068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourni&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Le Goff-Pain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030156" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202100244" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524479v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26164763" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888518v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexie Magdugo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122901" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02891590v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhate Fatriana" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caronge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Djawad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makkulawu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/484/1/012058" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Puspita" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azmi Ratna Setyawidati" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Widowati" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocky Karna Radjasa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.12.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Q Garcia Maldonado" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Abdul Malik" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robledo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261720060132" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888513v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhesi Kristiana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pals" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wayan Mudianta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8093" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888511v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02094-4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732171v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meezan Ardhanu Asagabaldan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diah Ayuningrum" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Sabdono" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d200914" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02384697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101542" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N92H6C4D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384822v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Asagabaldan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kristiana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayuningrum" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4668.3.2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090182" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kucma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018054" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117133v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zainuri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusumaningrum Hemin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maesaroh Yusri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hardivillier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed El-Toumy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josline Salib" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa El-Kashak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fshw.2018.01.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pe&#241;uela" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hern&#225;ndez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16120487" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azmi R. Setyawidati" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaludin Kaimuddin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deslandes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.11.068" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalilawati Mat Rashid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul M. Ali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozirah Shaari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2221-1691.245971" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1086-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697672v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;mener" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.03.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0DF37V1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697735v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuru Wijesekara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre Gemin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1239-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614736v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puspita" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2476-1869.17.1555" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697681v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1192-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115024v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Setyawidati" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liabot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radiarta" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1200-9" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115049v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Widowati" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Radjasa" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/55/1/012057" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697661v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Kendel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1084-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115064v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermien Pancasakti Kusumaningrum" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragil Susilowati" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/55/1/012067" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370461v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-6674.1000148" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnay-Moreno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.03.013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01700094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Roux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Quemener" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Burlot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Audo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596623" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370479v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tripoteau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gagnon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.02.012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPRZ4LWT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01370277v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Kulshreshtha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T. Critchley" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hafting" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13010558" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01370285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Roussakis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13095606" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290599v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Segarra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Baillon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0103-x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616162v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turcotte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moran&#231;ais" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fleurence" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063161" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023232v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00012-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00943273v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Tanniou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Leon" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Husa" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0198-x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944709v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Umami" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0201-6" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078844v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2013-0118" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Defer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.357" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857434v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Doiron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Yong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effendy Abd Wahid" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.04.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0Q3V8RH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142685v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bares" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200721" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE3239352EAD9E204BDBB86BE266159DC29D3BC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857459v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205004x" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766591v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gaume" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.04.006" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W2512J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.10.047" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XHPLW2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857492v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toupoint" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Mohit" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Myrand" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.725202" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857490v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Silkina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bazes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.06.028" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CJ8F70-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858125v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leignel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Tekaya" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.016" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2K7WT7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499072v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Randriamahatody" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. B. Sylla" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-My-Huong Nguyen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razanamparany" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19476337.2010.518250" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858167v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Randriamahatody" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S.B. Sylla" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.M. Nguen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnay-Moreno" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Razanamparany" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858162v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hatton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egorov" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pipelier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100859" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857411v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhimou Bouhlal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Haslin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chermann" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md9071187" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858183v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Chevalier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8041153" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764584v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Riadi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajb09.2023" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857387v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouhlal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riadi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858021v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02891621v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2009.02.016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G9JFRV0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494423v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mat Rashid" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahaye" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494386v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.07.004" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HVWC7JQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764574v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-008-9382-9" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764637v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Sassi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harzallah-Skhiri" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410701589790" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764855v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Dufau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e-R&#233;hel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re106" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118876v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danappe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boeda" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alexandre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Aubertin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910600908918" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681265v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olicard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Torhy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2005.03.003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017113v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marsac" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legoupy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubreuil" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764924v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Aubertin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olicard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200327181" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8C38MPV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764891v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna S M Pearson" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;lig Robin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Meslin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo034709a" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M7QGD7GJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565026v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piovetti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010109378478" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764910v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010009378448" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697024v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormaci" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Furnari" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02186318" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KM6WXW9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696076v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chermann" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kornprobst" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695550v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rimbert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02186319" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-P5GGWTLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704432v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussakis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715282v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512935v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guillard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512960v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Maliki" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202621501003" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512993v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512951v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Creis Bendelac" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthelot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093503v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513032v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512980v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513068v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Terme" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513050v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513013v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Pereira" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513404v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513340v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513381v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513361v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Audo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514331v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514279v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514291v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104380v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905002" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764727v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morancais" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764762v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764780v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/yoanrlra" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764679v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016155v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moran&#231;ais" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629862v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Ravichandran" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushp Sheel   Shukla" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Borza" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697871v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01346155v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.K. Radjasa" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336264v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346177v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedoux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004721v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hardouin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nyvall-Collen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764819v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lebrun" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346174v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336441v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05493856v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deslandes" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29827-1.00019-4" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03639086v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Jacquin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.003" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03347442v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119542650.ch13" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711931v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.004" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511361v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego Cort&#232;s" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817943-7.00009-3" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711938v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.008" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117132v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115254v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intan Dewi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00012-8" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115014v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802772-1.00008-7" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01700127v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com " TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7321-8_14" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004011v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall-Coll&#233;n" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00010-X" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766737v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sangiardi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674776v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119977087.ch4" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848038v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485008v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury Mcf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=fr&amp;user=0_LDGF4AAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elando Fr&#233;da Zamanileha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriantsilavo Rabary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108579" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05516203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shareen a Abdul Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cadena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Maldonado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.02.11.705022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravelonandro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05321988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Loeuff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moran&#231;ais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104373" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego-Cort&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgougnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05322018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.35cufpgg6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Choulot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirelle Jabbour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Burlot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Welna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03436-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05324241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benhniya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Karmil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lakhdar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujhoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Ddine El Mouns" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2025.100499" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05321997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;niel Luque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Terme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1675710" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2025.2517396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05055821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23010030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Corbanini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Berg&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology5040079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05215199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvann Paulino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05302991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Queffelec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Novoa-Carballal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Teixeira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147613" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05000016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushp Sheel Shukla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Michalak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daridon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsagscitech.4c00777" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lesgourgues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leschiera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080367" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freile-Pelegr&#237;n Yolanda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robledo Daniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#225;vez-Quintal Cresencia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika V&#225;zquez-Delf&#237;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02694-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae099" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liena de Regla Ponce Rey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Colina Araujo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Resik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03202-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2388307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04675945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zepeda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Freile-Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03317-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Miranda de Souza Duarte Filho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Emi Yanaguibashi Leal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Beserra de Alencar Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Roberto Guedes da Silva Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Niedzba&#322;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziergowska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja We&#322;na" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szymczycha-Madeja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ch&#281;cmanowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020393" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jousselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060348" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103239" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oslan Jumadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiqi Dwiva Annisi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abd Djawad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azizah Amaliah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2023.102601" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Autem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02195-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02987-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Hadjkacem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Elleuch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Aitouguinane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chakou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126757" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02934-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04298022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vandanjon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herv&#233; Ravelonandro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21090482" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fl&#243;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rodr&#237;guez-Coello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Torres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126936" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020116" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249395" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le Men" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2117942" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Spain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-02456-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasweta Saha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26388081.2022.2086483" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03639068v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourni&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Le Goff-Pain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030156" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;uela Ana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madera-Santana Tom&#225;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.064" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058202v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Guillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202100244" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524479v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26164763" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Abdul Malik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robledo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261720060132" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02094-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888513v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhesi Kristiana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pals" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wayan Mudianta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Puspita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azmi Ratna Setyawidati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Widowati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocky Karna Radjasa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.12.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888518v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexie Magdugo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122901" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02891590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhate Fatriana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caronge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Djawad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makkulawu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/484/1/012058" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Q Garcia Maldonado" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02384697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101542" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N92H6C4D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384822v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Asagabaldan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kristiana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayuningrum" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4668.3.2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385179v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090182" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732171v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meezan Ardhanu Asagabaldan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diah Ayuningrum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Sabdono" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d200914" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zainuri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusumaningrum Hemin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maesaroh Yusri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hardivillier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kucma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018054" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed El-Toumy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josline Salib" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa El-Kashak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fshw.2018.01.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pe&#241;uela" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hern&#225;ndez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16120487" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azmi R. Setyawidati" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaludin Kaimuddin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deslandes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.11.068" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalilawati Mat Rashid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul M. Ali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozirah Shaari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2221-1691.245971" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115064v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermien Pancasakti Kusumaningrum" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragil Susilowati" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/55/1/012067" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614736v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puspita" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2476-1869.17.1555" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697681v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1192-5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115032v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1086-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697735v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuru Wijesekara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre Gemin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1239-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697672v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;mener" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.03.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0DF37V1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115024v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Setyawidati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liabot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radiarta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1200-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115049v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Widowati" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Radjasa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/55/1/012057" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697661v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Kendel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1084-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370461v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-6674.1000148" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnay-Moreno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.03.013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01700094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Roux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Quemener" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Burlot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Audo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596623" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01370285v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Roussakis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13095606" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01370277v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Kulshreshtha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T. Critchley" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hafting" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13010558" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370479v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tripoteau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gagnon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.02.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPRZ4LWT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290599v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Segarra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Baillon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0103-x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616162v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turcotte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moran&#231;ais" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fleurence" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063161" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944709v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Umami" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Tanniou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0201-6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00012-3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00943273v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Leon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Husa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0198-x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078844v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2013-0118" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Defer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.357" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857459v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205004x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142685v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bares" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200721" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE3239352EAD9E204BDBB86BE266159DC29D3BC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857434v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Doiron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Yong" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effendy Abd Wahid" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.04.001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0Q3V8RH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857492v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toupoint" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Mohit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Myrand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.725202" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.10.047" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XHPLW2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766591v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gaume" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.04.006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W2512J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857490v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Silkina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bazes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.06.028" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CJ8F70-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858125v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leignel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Tekaya" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.016" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2K7WT7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857411v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhimou Bouhlal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Haslin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chermann" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md9071187" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858167v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Randriamahatody" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S.B. Sylla" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.M. Nguen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnay-Moreno" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Razanamparany" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499072v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Randriamahatody" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. B. Sylla" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-My-Huong Nguyen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razanamparany" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19476337.2010.518250" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858162v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hatton" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunault" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egorov" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pipelier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100859" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858021v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouhlal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riadi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858183v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Chevalier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8041153" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764584v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Riadi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajb09.2023" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857387v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02891621v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2009.02.016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G9JFRV0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494423v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mat Rashid" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahaye" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494386v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.07.004" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HVWC7JQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764574v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-008-9382-9" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764637v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Sassi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harzallah-Skhiri" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410701589790" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764855v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Dufau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e-R&#233;hel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re106" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118876v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danappe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boeda" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alexandre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Aubertin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910600908918" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681265v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olicard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Torhy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2005.03.003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017113v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marsac" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legoupy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubreuil" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764891v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna S M Pearson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;lig Robin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Meslin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo034709a" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M7QGD7GJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764924v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Aubertin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olicard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200327181" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8C38MPV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565026v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piovetti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010109378478" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764910v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010009378448" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695550v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chermann" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rimbert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02186319" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-P5GGWTLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697024v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormaci" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Furnari" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02186318" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KM6WXW9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696076v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kornprobst" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704432v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussakis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715282v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512935v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guillard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512960v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Maliki" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202621501003" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513013v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Pereira" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512993v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512951v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Creis Bendelac" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthelot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093503v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513032v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512980v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513068v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Terme" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513050v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513404v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513340v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513381v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513361v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Audo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514331v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514279v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104380v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514291v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764762v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morancais" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764727v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764780v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/yoanrlra" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764679v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016155v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moran&#231;ais" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629862v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Ravichandran" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushp Sheel   Shukla" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Borza" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697871v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01346155v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.K. Radjasa" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336264v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346177v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedoux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004721v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hardouin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nyvall-Collen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103972" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764819v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lebrun" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336441v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346174v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05493856v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deslandes" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29827-1.00019-4" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03639086v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Jacquin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.003" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03347442v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119542650.ch13" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711931v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.004" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511361v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego Cort&#232;s" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817943-7.00009-3" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711938v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.008" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115254v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intan Dewi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00012-8" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117132v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115014v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802772-1.00008-7" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01700127v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com " TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7321-8_14" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004011v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall-Coll&#233;n" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00010-X" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674776v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119977087.ch4" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766737v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sangiardi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848038v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485008v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury Mcf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>