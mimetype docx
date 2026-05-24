--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Bourgougnon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Bretagne Sud,  depuis 2001</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignante-chercheuse au Laboratoire de Biotechnologie et Chimie Marines (LBCM) Équipe Mixte de Recherche CNRS 6076 à l'Université Bretagne Sud depuis 2001. J'enseigne en biologie, biotechnologie et physiologie végétale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, j'étais maitresse de Conférences à l'Université de la Rochelle pendant 8 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La thématique principale de mes recherches porte sur la recherche de substances marines extraites des algues marines présentant des activités biologiques. Elle possède une bonne expérience dans le domaine de l'extraction éco-responsable, de la purification, de la caractérisation et de l'évaluation des activités biologiques des polysaccharides. J'ai publié plus d'une centaine d'articles dans des revues à comité de lecture et ainsi que des chapitres de livres. J'ai participé aux dépôts de deux brevets sur des substances antivirales (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=0_LDGF4AAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai participé à plusieurs projets européens (par exemple FP4 Bioactive Marine Natural Products in the Field of Antitumoral, Antiviral and Immunomodulant Activity, MAST III ; FP5 AVINSI- Anti Viral Infection Non Specific Immunity : Base de l'immunité non spécifique contre les maladies virales chez les espèces aquacoles ; 6e PC Valbiomar Biotechnologie valorisation des ressources marines ; 7e PC Biotecmar : projet transrégional intégré de communication, d'information technique et de transfert technologique dans le domaine de l'exploitation biotechnologique des produits et sous-produits marins) ainsi que des projets nationaux et régionaux (OSEO, FUI ULVANS, VB2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces dernières années, j'ai en charge la coordination de deux ANR: PROMALG-Health </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To propose new foods and dietary ingredients enriched in proteins from different species of cultivated seaweeds for the health sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR France 2030 (2024-2028) et S-PLUS* </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed Polysaccharides and oLigosaccharides for the development of antivirUSes actives biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2026-2030).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, j'ai coordonné plusieurs projets internationaux ASEM-DUO du MAE entre la France et la Malaisie (2007-2009), puis ECOS Nord Mexique (2015-2018) et PHC NUSANTARA Indonesia (2019-2021) et le projet SIAM (2024-2025) avec le Laos.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement en charge du pôle doctoral de l’Université Bretagne Sud et directrice adjointe du Collège Doctoral de Bretagne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of the seaweed Eucheuma denticulatum (N.L. Burman) Collins &amp; Hervey in response to local seasonal and abiotic factors variations in Madagascar in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriantsilavo Rabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.104874. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative assessment of biohydrogen and biomethane production from Brittany and Caribbean Sargassum (Ochrophyta, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.108579. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microbiome assessment of healthy and bleached Halymenia floresii (Clemente) C.Agardh (Rhodophyta, Florideophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Cadena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Gamboa-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64898/2026.02.11.705022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of the seaweed Eucheuma denticulatum (N.L. Burman) Collins &amp; Hervey in response to local seasonal and abiotic factors variations in Madagascar in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriantsilavo Rabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.104874. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drying processes, pulsed electric fields and pressing on functional properties, color and biochemical composition of Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.104373. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant Controlled Pressure Drop (DIC) as an innovative pretreatment for extraction of natural compounds from the brown seaweed Sargassum muticum (Yendo) Fenshott 1955 (Ochrophytina, Fucales) (vol 83, 103705, 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algues marines : une piste pour de nouveaux aliments riches en protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire N’sondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.35cufpgg6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of enzyme-assisted extraction on the brown seaweed Fucus vesiculosus Linnaeus (Ochrophyta, Fucaceae) to produce extracts for a sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Welna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03436-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drying processes, pulsed electric fields and pressing on functional properties, color and biochemical composition of Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.104373. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05324241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and chemical characterization of polysaccharides from the red alga Plocamium cartilagineum (Linnaeus) P.S. Dixon 1967 with antiviral, anti-angiogenic, and anti-inflammatory activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Benhniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Ddine El Mouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.100499. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcdf.2025.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts from cultivated Ulva sp. (Chlorophyta, Ulvales) by high-pressure homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1675710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating methane production potential of Sargassum muticum (Yendo) Fensholt via response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Giblaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (23), pp.4681-4692. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2025.2517396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Composition and Seasonal Variations of the Madagascar Algae Eucheuma denticulatum (Solieriaceae, Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md23010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal activity of eco-extracted holopelagic Sargassum against the whitefly Bemisia tabaci infesting tomato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rhino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Corbanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology5040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal dynamics in Ulva spp. associated microbiota and surface metabolome: The interplay between environment and host physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Microbial Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100439. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing thermal spring water and hydrophobic eutectic solvent for galactoglucomannans, glucans and phenolics recovery from Evernia prunastri and their potential biological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Novoa-Carballal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329 (Part 1), pp.147613. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts from cultivated Ulva sp. (Chlorophyta, Ulvales) by high-pressure homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1675710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phycobiostimulants: Next-Generation Sustainable Agricultural Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushp Sheel Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Agricultural Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsagscitech.4c00777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Depolymerization and Characterization of Poly- and Oligosaccharides from the Red Alga Solieria chordalis (C. Agardh) J. Agardh 1842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lesgourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leschiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (8), pp.367. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22080367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Carbohydrate Characterization of Beach-Cast Marine Macrophytes from the Mexican Caribbean: Implications for Potential Bioethanol Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freile-Pelegrín Yolanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robledo Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chávez-Quintal Cresencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Vázquez-Delfín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-024-02694-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivable epiphytic bacteria of the Chlorophyta Ulva sp.: diversity, antibacterial, and biofilm-modulating activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (5), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jambio/lxae099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiherpetic activity of compounds extracted from Sargassum fluitans (Børgesen) Børgesen. Identification and in silico evaluation of potential antiviral molecules in a hydroalcoholic extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liena de Regla Ponce Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Colina Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Resik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing brown seaweed Sargassum muticum drying using pulsed electric fields and dehydration pretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (11), pp.1766-1777. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2024.2388307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant Controlled Pressure Drop (DIC) as an innovative pre-treatment for extraction of natural compounds from the brown seaweed Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.103705. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Identification of Peptide Inhibitors of the Coronavirus 3CL Protease from a Fucus ceranoides L. Hydroalcoholic Extract Using a Ligand-Fishing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antonio Miranda de Souza Duarte Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Emi Yanaguibashi Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilson Beserra de Alencar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Roberto Guedes da Silva Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.244. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.1541-1555. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Seaweed Sargassum-Based Sorbents for the Removal of Cr(III) Ions from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Niedzbała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Dziergowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wełna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szymczycha-Madeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Chęcmanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.393. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11020393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-SARS-CoV-2 Activity of Polysaccharides Extracted from Halymenia floresii and Solieria chordalis (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (6), pp.348. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21060348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enzyme-Assisted Extraction of compounds of interest in agriculture: Case study of the red seaweed Solieria chordalis (C. Agardh) J. Agardh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szymczycha-Madeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wełna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.103239. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2023.103239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown algae (Sargassum sp) extract prepared by indigenous microbe fermentation enhanced tomato germination parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oslan Jumadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfiqi Dwiva Annisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Abd Djawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azizah Amaliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.102601. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcab.2023.102601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of effects of various seaweed parietal polysaccharides on rheological, mechanical and water-durability properties of earth-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Autem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (6), pp.108. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-023-02195-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air drying of brown algae Sargassum: Modelling and recovery of valuable compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.1879-1892. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-023-02987-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary structural features, physicochemical and biological properties of two water-soluble polysaccharides extracted from the brown Tunisian seaweed Halopteris scoparia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Hadjkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Aitouguinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Chakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.126757. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise review of the genus Solieria J. Agardh, 1842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-023-02934-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of FTIR Spectroscopy as a Tool for the Seasonal Variation Analysis and for the Quality Control of Polysaccharides from Seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hervé Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (9), pp.482. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21090482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory potential of ulvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Flórez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Rodríguez-Coello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dolores Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253 (2), pp.126936. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfated Polysaccharides from Seaweed Strandings as Renewable Source for Potential Antivirals against Herpes simplex Virus 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.116. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20020116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grougnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucindo Quintans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Química Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel Production from Seaweeds: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9395. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of the introduced red alga Polyopes lancifolius (Halymeniales, Rhodophyta) from the Gulf of Morbihan, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (6), pp.616-627. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2022.2117942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction of red seaweed Solieria chordalis (C.Agardh) J. Agardh 1842—the starting point for the production of biostimulants of plant growth and biosorbents of metal ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-022-02456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the quorum sensing signal of the opportunistic pathogen inducing bleaching disease in the red macroalga Halymenia floresii holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahasweta Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.109-119. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26388081.2022.2086483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly- and Oligosaccharide Ulva sp. Fractions from Enzyme-Assisted Extraction Modulate the Metabolism of Extracellular Matrix in Human Skin Fibroblasts: Potential in Anti-Aging Dermo-Cosmetic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leschiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Le Goff-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.156. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19030156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Herpes simplex virus (HSV-1) activity and antioxidant capacity of carrageenan-rich enzymatic extracts from Solieria filiformis (Gigartinales, Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peñuela Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robledo Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madera-Santana Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.322-330. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATIVE SEAWEED EXTRACTION FOR AGRICULTURAL PURPOSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Le Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1, SI), pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of Air Impingement Drying of the Brown Algae Sargassum muticum (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.2073-2081. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202100244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ulva sp. Extracts on the Growth, Biofilm Production, and Virulence of Skin Bacteria Microbiota: Staphylococcus aureus, Staphylococcus epidermidis, and Cutibacterium acnes Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.4763. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26164763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Surface-associated Bacteria from the Mexican Red Alga Halymenia floresii for Quorum Sensing Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gamboa-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (6), pp.778-788. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0026261720060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical defense against microfouling by allelopathic active metabolites of Halymenia floresii (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-020-02094-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity of compounds secreted by symbiont bacteria of Nudibranchs from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesi Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wayan Mudianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e8093. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.8093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indonesian Sargassum species bioprospecting: Potential applications of bioactive compounds and challenge for sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azmi Ratna Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocky Karna Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Advances in Botanical Research, 95, pp.327-368. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Nutritional and Health Values of Caulerpa racemosa (Forsskål) and Ulva fasciata (Delile)—Two Chlorophyta Collected from the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rexie Magdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (12), pp.2901. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25122901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of application of algae sargassum sp. extract to corn plants ( Zea mays L.) and microbial response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fhate Fatriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Caronge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Djawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Makkulawu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 484, pp.012058. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/484/1/012058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defence on surface: macroalgae and their surface-associated microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Q Garcia Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.327-368. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress tolerance and photoadaptation to solar radiation in Rhodymenia pseudopalmata (Rhodophyta) through mycosporine-like amino acids, phenolic compounds, and pigments in an Integrated Multi-Trophic Aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.101542. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Cheilostomata (Bryozoa) from the Java Sea, central Indonesian Archipelago, with a description of Pleurocodonellina jeparaensis n. sp. (Smittinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Asagabaldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ayuningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4668 (3), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4668.3.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Active Poly- and Oligosaccharidic Fractions from Ulva sp. by Combining Enzyme-Assisted Extraction (EAE) and Depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.182. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9090182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial isolates from bryozoan Pleurocodonellina sp.: Diversity and antimicrobial potential against pathogenic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meezan Ardhanu Asagabaldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesi Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diah Ayuningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agus Sabdono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of eLiteracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (9), </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d200914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation des parcs d'énergies marines renouvelables facilite-t-elle l'introduction et la propagation d'espèces non indigènes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin COME3T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of agents causing vibriosis in Litopenaeus vannamei shrimp culture in Kendal, Central Java, Indonesia and application of microalgae Dunaliella salina and Tetraselmis chui as bio-control agents against vibriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zainuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusumaningrum Hemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maesaroh Yusri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Aquarium, Conservation &amp; Legislation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical scavenging activity of lipids from seaweeds isolated by solid-liquid extraction and supercritical fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.D505. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral effect of polyphenol rich plant extracts on herpes simplex virus type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayed El-Toumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josline Salib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa El-Kashak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science and Human Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fshw.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally Friendly Valorization of Solieria filiformis (Gigartinales, Rhodophyta) from IMTA Using a Biorefinery Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Peñuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hernández-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (12), pp.487. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16120487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal biomass and alginate stock assessment of three abundant genera of brown macroalgae using multispectral high resolution satellite remote sensing: A case study at Ekas Bay (Lombok, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azmi R. Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awaludin Kaimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenolics, fatty acids composition and biological activities of various extracts and fractions of Malaysian Aaptos aaptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalilawati Mat Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul M. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khozirah Shaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Journal of Tropical Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.554-564. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/2221-1691.245971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity of three microalgae Dunaliella salina, Tetraselmis chuii and Isochrysis galbana clone Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zainuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermien Pancasakti Kusumaningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragil Susilowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.012067. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/55/1/012067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variation of Sargassum Muticum Biochemical Composition Determined by Fourier Transform Infra-Red Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical, Bioanalytical and Separation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, JABST, 2 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2476-1869.17.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiherpetic (HSV-1) activity of carrageenans from the red seaweed Solieria chordalis (Rhodophyta, Gigartinales) extracted by microwave-assisted extraction (MAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2219 - 2228. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1192-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total phenolic content and biological activities of enzymatic extracts from Sargassum muticum (Yendo) Fensholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocky Karna Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2521-2537. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1086-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different extraction procedures and analysis of protein from Ulva sp. in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuru Wijesekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin-Pierre Gemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2503 - 2511. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1239-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of UV-B absorbing molecules and of free radical scavenging compounds from Solieria chordalis by using centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Quémener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.410 - 414. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ variability of carrageenan content and biomass in the cultivated red macroalga Kappaphycus alvarezii with an estimation of its carrageenan stock at the scale of the Malasoro Bay (Indonesia) using satellite image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radiarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2307-2321. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1200-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antibacterial activity of solid-liquid and enzyme-assisted extraction of phenolic compound from three species of tropical Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.012057. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/55/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction of lipid classes from Solieria chordalis and Sargassum muticum using supercritical carbon dioxide and conventional solid–liquid methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2513 - 2519. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1084-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response Surface Methodology for Enzyme-Assisted Extraction of Water-Soluble Antiviral Compounds from the Proliferative Macroalga Solieria chordalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.1000148. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2329-6674.1000148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction (EAE) for the production of antiviral and antioxidant extracts from the green seaweed Ulva armoricana (Ulvales, Ulvophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (233-239), </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative separation of marine bioactive compounds by centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Le Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1 - S381. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Composition, Fatty Acids and Sterols in the Seaweeds Ulva armoricana, and Solieria chordalis from Brittany (France): An Analysis from Nutritional, Chemotaxonomic, and Antiproliferative Activity Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Roussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (9), pp.5606-5628. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13095606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction of bioactive material from Chondrus crispus and Codium fragile and its effect on herpes simplex virus (HSV-1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan T. Critchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Hafting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.558-580. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13010558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiviral activities of enzymatic hydrolysates extracted frombyproducts of the Atlantic holothurian Cucumaria frondosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tripoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (867), </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreid herpesvirus type 1 replication and host response in adult Pacific oysters, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benabdelmouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-014-0103-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marennine, Promising Blue Pigments from a Widespread Haslea Diatom Species Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (6), pp.3161-3189. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md12063161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and antiviral activities of enzymatic hydrolysates from different invasive French seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Umami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Tanniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.1029-1042. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0201-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive components from seaweeds: Cosmetic applications and future development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.345-378. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408062-1.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the spatial variability of phenolic contents and associated bioactivities in the invasive alga Sargassum muticum sampled along its European range from Norway to Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Tanniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Incera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Serrano Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Husa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.1215-1230. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0198-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and photoprotective activity measurement of extracts from the red macroalga Solieria chordalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (4), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bot-2013-0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic effects of in vitro exposure to triclosan on the marine gastropod Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.687-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptides in oyster hemolymph: the bacterial connection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baudy-Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.1439-47. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2013.03.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Activities of Purified Marennine, the Blue Pigment Responsible for the Greening of Oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (14), pp.3599-3605. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf205004x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Pd/C-Catalysed Suzuki-Miyaura Reactions for the Preparation of 3-Aryl-4-oxypyridin-2(1H)-ones, 3-Aryl-2,4-oxypyridines and 3-Aryl-2,4-oxyquinolines as Useful Intermediates for the Synthesis of Biologically Active Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.5525-5533. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201200721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic approaches of mixed species biofilm formation using modern technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Doiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effendy Abd Wahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.40-7. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biofilm age on settlement of Mytilus edulis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vani Mohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Myrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (9), pp.985-1001. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2012.725202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of C3-arylated-3-deazauridine derivatives with potent anti-HSV-1 activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tripoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (24), pp.7461-4. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of triclosan and methyl-triclosan on the marine gastropod Haliotis tuberculata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156 (2), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative efficiency of macroalgal extracts and booster biocides as antifouling agents to control growth of three diatom species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (10), pp.2039-2046. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening effect on oysters and biological activities of the blue pigments produced by the diatom Haslea karadagensis (Naviculaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 368-369, pp.61-67. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activities of sulfated polysaccharides isolated from Sphaerococcus coronopifolius (Rhodophytha, Gigartinales) and Boergeseniella thuyoides (Rhodophyta, Ceramiales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhimou Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (7), pp.1187-209. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md9071187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolysis of shrimp by-products (Penaeus monodon) from Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Randriamahatody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S.B. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T.M. Nguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Razanamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyTA - Journal of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolisis de derivados de langostino (Peaneus monodon) de Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zo Randriamahatody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. B. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-My-Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Razanamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyTA - Journal of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.220-228. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19476337.2010.518250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Evaluation of 4′-C,3′-O-Propylene-Linked Bicyclic Nucleosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.7390-7399. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibacterial potential of the Seaweeds (Rhodophyceae) of the Strait of Gibraltar and the Mediterranean Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.6365-6372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriocin as weapons in the marine animal-associated bacteria warfare: inventory and potential applications as an aquaculture probiotic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.1153-77. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md8041153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activity of the extracts of Rhodophyceae from Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhimou Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (46), pp.7968-7975. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/ajb09.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activities of Morocco seaweeds extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.7968-7975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and partial characterisation of an antimicrobial peptide (littorein) from the marine gastropod Littorina littorea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2009.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a sulphated polysaccharide from a recently discovered sponge species (Celtodoryx girardae) and determination of its anti-herpetic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mat Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of macroalgal extracts on Fragilaria pinnata (Bacillariophyceae): a comparison with Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the antifouling constituents from the brown alga Sargassum muticum (Yendo) Fensholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-008-9382-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activity of some Tunisian medicinal plants against Herpes simplex virus type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harzallah-Skhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786410701589790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peintures marines de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vallée-Réhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur. Bioprocédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient synthesis of new nucleoside analogues with a methylenecyclobutane unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Danappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (21), pp.3225-3239. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397910600908918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative antiviral activity in hemolymph from adult Pacific oysters, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Torhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (2-3), pp.147-152. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of mono and polyhydroxylated cyclobutane nucleoside analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Legoupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61/32, pp.7607-7612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Route to Pyrimidine Nucleoside Analogues by [4 + 2] Cycloaddition Reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morwenna S M Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aélig Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemInform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (11), pp.8583 - 8587. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo034709a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Access to Acyclic Nucleosides via Conjugate Addition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Olicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Legoupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemInform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (27), </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chin.200327181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine antifoulants from Bifurcaria bifurcata (phaeophyceae, cystoseiraceae) and other brown macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010109378478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenoloxidase (E.C. 1.14.18.1) from the byssus gland of Mytilus edulis: Purification, partial characterization and application for screening products with potential antifouling activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (2-4), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010009378448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual variation in composition and in vitro anti-HIV-1 activity of the sulfated glucuronogalactan from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02186319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical structure analysis of water-soluble sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Furnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.147-153. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02186318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HIV activity and mode of action, in vitro, of the sulfated polysaccharide from Schizymenia dubyi (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (2), pp.104-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects in vitro of sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales) on a non-small-cell bronchopulmonary carcinoma line (NSCLC-N6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 85, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and antiviral activities of a sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1141-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed in Agriculture: What We Use Today, What We Could Achieve Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMInnodays, 21 and 22 January 2026, CMI Roullier, St Malo (France).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMI Roullier, Jan 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Potential of Polysaccharides Extracted from Marine Macroalgae of the El Jadida Atlantic Coast (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Benhniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Ddine El Mouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on Natural Resources and Sustainable Development (RENA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, El Jadida, Maroc, Morocco. pp.01003, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202621501003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring seaweed potential as a sustainable food source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Union of Nutritional Sciences (IUNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRENCH SOCIETY OF NUTRITION AND THE FRENCH FEDERATION OF NUTRITION, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des algues pour une alimentation saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PHYTOVALO des algues et des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cheikh-Anta-Diop (UCAD) et Université Bretagne Sud (UBS), Apr 2025, Dakar, Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient enrichment on protein and amino acid content in the seaweed Ulva sp. cultivated in a land-based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Creis Bendelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Mexican Congress of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société phycologique Mexicaine, Nov 2025, Mérida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de prétraitements aux procédés de séchage de macroalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts after High-Pressure Homogenization from cultivated Ulva spp. (Chlorophyta, Ulvales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marine Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale; Université Bretagne Sud; Laboratoire de Biotechnologie et Chimie Marines; LEMAR L. Environnement marin, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring seaweed potential as a sustainable food source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Mexican Congress of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society Mexican Phycology, Nov 2025, Mérida (Yucatan), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva sp. from Brittany, a curse or a golden resource? New protein-enriched ingredients from Ulva sp. for the hospital catering sector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolween Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Action CA20106 – Seawheat final conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost action Seawheat, Sep 2025, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva sp. from Brittany, a curse or a golden resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marine Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale; Université Bretagne Sud, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany Ulva: a malediction or a golden resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Autem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Bioactives in Ulva”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Action CA20106 – Seawheat, Jun 2024, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiherpetic activity of compounds extracted from Sargassum fluitans (Borgesen) Borgesen. Identification and in silico evaluation of potential antiviral molecules in a hydroalcoholic extract.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liena de Regla Ponce Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Colina Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Resik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Fapronature 2024 International Congress on Pharmacology, of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cuban Society of Pharmacology, Jun 2024, Cuba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites from seaweeds with antiviral effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Algaeneers Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité international Young Algaeneers Symposium; Université Bretagne Sud, Laboratoire de Biotechnologie et Chimie Marines, May 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the ecodesigned processes to produce bioactive metabolites from seaweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th seaweed for Health conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité seaweed for Health conference, May 2024, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamic of Ulva sp. epiphytic bacteria and associated surface metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean Sargassum: a malediction or a golden resource.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Corbanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Natural Products Research: A PSE Young Scientists’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Pharmacie Paris, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production from Sargassum muticum ( Ochrophyta, Phaeophyceae ): Modeling by experimental design methodology of the influence of size and inoculum/substrate ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Giblaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse (FRANCE), France. pp.05002, </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337905002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of mycosporin-like amino acids by centrifugal liquid chromatography for improved structural and biological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Instant Controlled Pressure Drop (DIC) Technology for extraction of seaweed compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage en couches épaisses de Sargassum muticum par jets impactants : cinétiques de séchage et suivi de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française du Génie des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintégration par champs électriques pulsés de la matière algale Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française du Génie des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown alga Sargassum muticum drying: effect of different drying processes on drying kinetics, functional properties and surface colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Worcester, France. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55900/yoanrlra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Impingement Drying of Macroalgae Sargassum muticum: effects of the Temperature and the Air-Drying Velocity on the Drying Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Chemical and Process Engineering 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de la matière algale Sargassum par séchage aux jets d’air impactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Phycologique de France, colloque virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic extract of the proliferative red seaweed Solieria chordalis reduces the virulence of Pseudomonas aeruginosa and stimulates the immune system of Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Ravichandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushp Sheel   Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and sustainable bioprocesses for the extraction of antiherpetic oligo- and polysaccharides from the invasive Solieria chordalis (Rhodophyta, Gigartinales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26es Journées du Groupe Français des Glycosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total phenolic content and biological activity of French Sargassum muticum enzymatic hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the biochemical composition of proliferative macroalgae by IR spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic extraction of phenolic compounds in different species of French and Indonesia Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel de la Société Française de Phycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Activities of Ulva sp. Hydrolysates: Relation Between observed Activities and Composition of Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nyvall-Collen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Seaweed Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bali, Indonesia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz Bucar; Krystyna Skalicka-Woźniak; Michał Tomczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie, Poland. Elsevier, Phytochemistry Letters, 69, pp.103972, 2025, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Ulva spp. and its cultivable epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la saisonnalité sur la composition biochimique de Sargassum muticum, estimée par spectrométrie Infra-Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la saisonnalité sur la composition biochimique de Sargassum muticum, estimée par spectrométrie IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Société Française de Phycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9780443298271. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29827-1.00019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae for global sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past, Current and Future Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100, Elsevier, pp.145-212, 2021, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal Derived Functional Lipids and their Role in Promoting Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaurav Rajauria; Yvonne V. Yuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Micro and Macroalgal Processing: Food and Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, 9781119542582. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119542650.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and properties of mycosporine-like amino acids isolated from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.213-245, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging seaweed extraction techniques: Enzyme-assisted extraction a key step of seaweed biorefinery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego Cortès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Peñuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Seaweed Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-256, 2020, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817943-7.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and challenges in extraction, characterization and bioactivity of seaweed protein and seaweed-derived proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuru Wijesekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.289-326, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticancer, Antiviral, Antibacterial, and Antifungal Properties in Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intan Dewi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ira A. Levine; Joël Fleurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microalgae in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.235-261, 2018, 978-0-12-811405-6. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811405-6.00012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid and fatty acid profile of major seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolween Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed Bioactives: Health Benefits and Potential Applications. 1st Edition, Amit K. Jaiswal, Reference - 520 Pages - 70 B/W Illustrations. ISBN 9781498796989 - CAT# K30415</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates From Seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Fleurence; Ira Levine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.223-274, 2016, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-802772-1.00008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity of Secondary Metabolites from Macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sahoo D., Seckbach J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Algae World </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 391-401, 2015, Cellular Origin, Life in Extreme Habitats and Astrobiology 978-94-017-7320-1. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7321-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic recovery of metabolites from seaweeds: potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi Nyvall-Collén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Bourgougnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, Elsevier Ltd., pp.279-320, 2014, Advances in Botanical Research, 978-0124080621. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408062-1.00010-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity and Bioactivity within Red and Brown Macroalgae Along the French coasts, Metropole and Overseas Departements and Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Marine Macroalgae: Biotechnology and Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.58-105, 2011, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119977087.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las algas: potencial nutritivo y aplicaciones cosméticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sangiardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las algas como recurso. Valorización. Aplicaciones industriales y tendencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Tecnológico del Mar - Fundación CETMAR, pp.81-94, 2011, 9788461535934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Enzyme-Assisted Extraction on the brown seaweed Fucus vesiculosus Linnaeus (Ochrophyta, Fucaceae) to produce extracts for a sustainable agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Welna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'activités antimicrobiennes chez des mollusques marins. Purification et caractérisation partielle de peptides antimicrobiens isolés à partir de l'hémolymphe de Crassostrea gigas et de bactéries associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fleury Mcf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de Bretagne Sud, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00485008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId671"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Bourgougnon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités, Université Bretagne Sud,  depuis 2001</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis enseignante-chercheuse au Laboratoire de Biotechnologie et Chimie Marines (LBCM) Équipe Mixte de Recherche CNRS 6076 à l'Université Bretagne Sud depuis 2001. J'enseigne en biologie, biotechnologie et physiologie végétale.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Auparavant, j'étais maitresse de Conférences à l'Université de la Rochelle pendant 8 ans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La thématique principale de mes recherches porte sur la recherche de substances marines extraites des algues marines présentant des activités biologiques. Elle possède une bonne expérience dans le domaine de l'extraction éco-responsable, de la purification, de la caractérisation et de l'évaluation des activités biologiques des polysaccharides. J'ai publié plus d'une centaine d'articles dans des revues à comité de lecture et ainsi que des chapitres de livres. J'ai participé aux dépôts de deux brevets sur des substances antivirales (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=0_LDGF4AAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai participé à plusieurs projets européens (par exemple FP4 Bioactive Marine Natural Products in the Field of Antitumoral, Antiviral and Immunomodulant Activity, MAST III ; FP5 AVINSI- Anti Viral Infection Non Specific Immunity : Base de l'immunité non spécifique contre les maladies virales chez les espèces aquacoles ; 6e PC Valbiomar Biotechnologie valorisation des ressources marines ; 7e PC Biotecmar : projet transrégional intégré de communication, d'information technique et de transfert technologique dans le domaine de l'exploitation biotechnologique des produits et sous-produits marins) ainsi que des projets nationaux et régionaux (OSEO, FUI ULVANS, VB2).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ces dernières années, j'ai en charge la coordination de deux ANR: PROMALG-Health </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">To propose new foods and dietary ingredients enriched in proteins from different species of cultivated seaweeds for the health sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ANR France 2030 (2024-2028) et S-PLUS* </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed Polysaccharides and oLigosaccharides for the development of antivirUSes actives biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2026-2030).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement, j'ai coordonné plusieurs projets internationaux ASEM-DUO du MAE entre la France et la Malaisie (2007-2009), puis ECOS Nord Mexique (2015-2018) et PHC NUSANTARA Indonesia (2019-2021) et le projet SIAM (2024-2025) avec le Laos.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis actuellement en charge du pôle doctoral de l’Université Bretagne Sud et directrice adjointe du Collège Doctoral de Bretagne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (123)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of the seaweed Eucheuma denticulatum (N.L. Burman) Collins &amp; Hervey in response to local seasonal and abiotic factors variations in Madagascar in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriantsilavo Rabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.104874. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05529308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative assessment of biohydrogen and biomethane production from Brittany and Caribbean Sargassum (Ochrophyta, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 206, pp.108579. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2025.108579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A microbiome assessment of healthy and bleached Halymenia floresii (Clemente) C.Agardh (Rhodophyta, Florideophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Cadena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abril Gamboa-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRxiv</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64898/2026.02.11.705022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05516203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth of the seaweed Eucheuma denticulatum (N.L. Burman) Collins &amp; Hervey in response to local seasonal and abiotic factors variations in Madagascar in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andriantsilavo Rabary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 96, pp.104874. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les algues marines : une piste pour de nouveaux aliments riches en protéines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire N’sondé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.35cufpgg6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of enzyme-assisted extraction on the brown seaweed Fucus vesiculosus Linnaeus (Ochrophyta, Fucaceae) to produce extracts for a sustainable agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Welna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03436-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drying processes, pulsed electric fields and pressing on functional properties, color and biochemical composition of Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.104373. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05324241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and chemical characterization of polysaccharides from the red alga Plocamium cartilagineum (Linnaeus) P.S. Dixon 1967 with antiviral, anti-angiogenic, and anti-inflammatory activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Benhniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Boujhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Ddine El Mouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.100499. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcdf.2025.100499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts from cultivated Ulva sp. (Chlorophyta, Ulvales) by high-pressure homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1675710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating methane production potential of Sargassum muticum (Yendo) Fensholt via response surface methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Giblaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (23), pp.4681-4692. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2025.2517396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal dynamics in Ulva spp. associated microbiota and surface metabolome: The interplay between environment and host physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Microbial Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9, pp.100439. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crmicr.2025.100439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical Composition and Seasonal Variations of the Madagascar Algae Eucheuma denticulatum (Solieriaceae, Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md23010030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insecticidal activity of eco-extracted holopelagic Sargassum against the whitefly Bemisia tabaci infesting tomato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rhino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Corbanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (4), pp.79. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/phycology5040079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05433802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing thermal spring water and hydrophobic eutectic solvent for galactoglucomannans, glucans and phenolics recovery from Evernia prunastri and their potential biological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramón Novoa-Carballal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 329 (Part 1), pp.147613. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05302991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts from cultivated Ulva sp. (Chlorophyta, Ulvales) by high-pressure homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2025.1675710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phycobiostimulants: Next-Generation Sustainable Agricultural Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushp Sheel Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Agricultural Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsagscitech.4c00777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of drying processes, pulsed electric fields and pressing on functional properties, color and biochemical composition of Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 92, pp.104373. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2025.104373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05321988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant Controlled Pressure Drop (DIC) as an innovative pretreatment for extraction of natural compounds from the brown seaweed Sargassum muticum (Yendo) Fenshott 1955 (Ochrophytina, Fucales) (vol 83, 103705, 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 85, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing brown seaweed Sargassum muticum drying using pulsed electric fields and dehydration pretreatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 42 (11), pp.1766-1777. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2024.2388307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant Controlled Pressure Drop (DIC) as an innovative pre-treatment for extraction of natural compounds from the brown seaweed Sargassum muticum (Yendo) Fensholt 1955 (Ochrophytina, Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83, pp.103705. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2024.103705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound Depolymerization and Characterization of Poly- and Oligosaccharides from the Red Alga Solieria chordalis (C. Agardh) J. Agardh 1842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lesgourgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leschiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (8), pp.367. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22080367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Composition and Carbohydrate Characterization of Beach-Cast Marine Macrophytes from the Mexican Caribbean: Implications for Potential Bioethanol Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freile-Pelegrín Yolanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robledo Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chávez-Quintal Cresencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Vázquez-Delfín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-024-02694-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivable epiphytic bacteria of the Chlorophyta Ulva sp.: diversity, antibacterial, and biofilm-modulating activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Petek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 135 (5), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jambio/lxae099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiherpetic activity of compounds extracted from Sargassum fluitans (Børgesen) Børgesen. Identification and in silico evaluation of potential antiviral molecules in a hydroalcoholic extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liena de Regla Ponce Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Colina Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Resik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03202-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04482835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Identification of Peptide Inhibitors of the Coronavirus 3CL Protease from a Fucus ceranoides L. Hydroalcoholic Extract Using a Ligand-Fishing Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Antonio Miranda de Souza Duarte Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Emi Yanaguibashi Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilson Beserra de Alencar Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Roberto Guedes da Silva Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (6), pp.244. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md22060244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic physiology and antioxidant compounds in Gracilaria cornea (Rhodophyta) under light modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Zepeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Román Manuel Vásquez-Elizondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.1541-1555. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-024-03317-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05382059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air drying of brown algae Sargassum: Modelling and recovery of valuable compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (4), pp.1879-1892. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-023-02987-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary structural features, physicochemical and biological properties of two water-soluble polysaccharides extracted from the brown Tunisian seaweed Halopteris scoparia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Hadjkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihen Elleuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Aitouguinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Chakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Violeta Ursu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.126757. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-SARS-CoV-2 Activity of Polysaccharides Extracted from Halymenia floresii and Solieria chordalis (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (6), pp.348. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21060348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Enzyme-Assisted Extraction of compounds of interest in agriculture: Case study of the red seaweed Solieria chordalis (C. Agardh) J. Agardh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szymczycha-Madeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wełna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 75, pp.103239. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2023.103239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04343274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown algae (Sargassum sp) extract prepared by indigenous microbe fermentation enhanced tomato germination parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oslan Jumadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfiqi Dwiva Annisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Abd Djawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azizah Amaliah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biocatalysis and Agricultural Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.102601. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bcab.2023.102601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of effects of various seaweed parietal polysaccharides on rheological, mechanical and water-durability properties of earth-based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Autem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Guihéneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Perrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (6), pp.108. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-023-02195-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of FTIR Spectroscopy as a Tool for the Seasonal Variation Analysis and for the Quality Control of Polysaccharides from Seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elando Fréda Zamanileha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Hervé Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (9), pp.482. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21090482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concise review of the genus Solieria J. Agardh, 1842</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-023-02934-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory potential of ulvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noelia Flórez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Rodríguez-Coello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dolores Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253 (2), pp.126936. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown Seaweed Sargassum-Based Sorbents for the Removal of Cr(III) Ions from Aqueous Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Niedzbała</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Dziergowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Wełna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Szymczycha-Madeja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Chęcmanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.393. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr11020393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofuel Production from Seaweeds: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (24), pp.9395. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15249395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of the introduced red alga Polyopes lancifolius (Halymeniales, Rhodophyta) from the Gulf of Morbihan, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Le Men</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61 (6), pp.616-627. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00318884.2022.2117942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfated Polysaccharides from Seaweed Strandings as Renewable Source for Potential Antivirals against Herpes simplex Virus 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cérantola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (2), pp.116. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20020116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Franco-Brazilian network on natural products (FB2NP): a new network promoting cooperation and exchanges in natural products research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Grougnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucindo Quintans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Química Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45, pp.1-3. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21577/0100-4042.20170847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction of red seaweed Solieria chordalis (C.Agardh) J. Agardh 1842—the starting point for the production of biostimulants of plant growth and biosorbents of metal ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Spain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-022-02456-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the quorum sensing signal of the opportunistic pathogen inducing bleaching disease in the red macroalga Halymenia floresii holobiont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahasweta Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.109-119. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/26388081.2022.2086483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INNOVATIVE SEAWEED EXTRACTION FOR AGRICULTURAL PURPOSES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Le Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabela Michalak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phycologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (1, SI), pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of Air Impingement Drying of the Brown Algae Sargassum muticum (Fucales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (11), pp.2073-2081. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.202100244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly- and Oligosaccharide Ulva sp. Fractions from Enzyme-Assisted Extraction Modulate the Metabolism of Extracellular Matrix in Human Skin Fibroblasts: Potential in Anti-Aging Dermo-Cosmetic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebonvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Leschiera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Le Goff-Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (3), pp.156. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md19030156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Herpes simplex virus (HSV-1) activity and antioxidant capacity of carrageenan-rich enzymatic extracts from Solieria filiformis (Gigartinales, Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peñuela Ana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robledo Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madera-Santana Tomás</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 168, pp.322-330. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.12.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Ulva sp. Extracts on the Growth, Biofilm Production, and Virulence of Skin Bacteria Microbiota: Staphylococcus aureus, Staphylococcus epidermidis, and Cutibacterium acnes Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djouhar Souak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc G.J. Feuilloley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, pp.4763. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26164763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indonesian Sargassum species bioprospecting: Potential applications of bioactive compounds and challenge for sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azmi Ratna Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocky Karna Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Advances in Botanical Research, 95, pp.327-368. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of the Nutritional and Health Values of Caulerpa racemosa (Forsskål) and Ulva fasciata (Delile)—Two Chlorophyta Collected from the Philippines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rexie Magdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (12), pp.2901. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25122901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of application of algae sargassum sp. extract to corn plants ( Zea mays L.) and microbial response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fhate Fatriana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Caronge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Djawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Makkulawu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 484, pp.012058. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/484/1/012058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defence on surface: macroalgae and their surface-associated microbiome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Q Garcia Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.327-368. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of Surface-associated Bacteria from the Mexican Red Alga Halymenia floresii for Quorum Sensing Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S A Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bazire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gamboa-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (6), pp.778-788. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0026261720060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical defense against microfouling by allelopathic active metabolites of Halymenia floresii (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareen a Abdul Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José García-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-020-02094-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity of compounds secreted by symbiont bacteria of Nudibranchs from Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesi Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Pals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Wayan Mudianta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e8093. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.8093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial isolates from bryozoan Pleurocodonellina sp.: Diversity and antimicrobial potential against pathogenic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meezan Ardhanu Asagabaldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhesi Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diah Ayuningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agus Sabdono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of eLiteracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (9), </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13057/biodiv/d200914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress tolerance and photoadaptation to solar radiation in Rhodymenia pseudopalmata (Rhodophyta) through mycosporine-like amino acids, phenolic compounds, and pigments in an Integrated Multi-Trophic Aquaculture system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.101542. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2019.101542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Cheilostomata (Bryozoa) from the Java Sea, central Indonesian Archipelago, with a description of Pleurocodonellina jeparaensis n. sp. (Smittinidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Asagabaldan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kristiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ayuningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4668 (3), pp.329-342. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.4668.3.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Active Poly- and Oligosaccharidic Fractions from Ulva sp. by Combining Enzyme-Assisted Extraction (EAE) and Depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (9), pp.182. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo9090182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La colonisation des parcs d'énergies marines renouvelables facilite-t-elle l'introduction et la propagation d'espèces non indigènes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nexer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Ben Rais Lasram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda del Amo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin COME3T</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04268707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical scavenging activity of lipids from seaweeds isolated by solid-liquid extraction and supercritical fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (5), pp.D505. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2018054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral effect of polyphenol rich plant extracts on herpes simplex virus type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayed El-Toumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josline Salib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa El-Kashak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Science and Human Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.91-101. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fshw.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmentally Friendly Valorization of Solieria filiformis (Gigartinales, Rhodophyta) from IMTA Using a Biorefinery Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Peñuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hernández-Núñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (12), pp.487. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md16120487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of agents causing vibriosis in Litopenaeus vannamei shrimp culture in Kendal, Central Java, Indonesia and application of microalgae Dunaliella salina and Tetraselmis chui as bio-control agents against vibriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zainuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kusumaningrum Hemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maesaroh Yusri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture, Aquarium, Conservation &amp; Legislation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal biomass and alginate stock assessment of three abundant genera of brown macroalgae using multispectral high resolution satellite remote sensing: A case study at Ekas Bay (Lombok, Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nur Azmi R. Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awaludin Kaimuddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.40-48. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2017.11.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenolics, fatty acids composition and biological activities of various extracts and fractions of Malaysian Aaptos aaptos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalilawati Mat Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul M. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khozirah Shaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Pacific Journal of Tropical Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (11), pp.554-564. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/2221-1691.245971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total phenolic content and biological activities of enzymatic extracts from Sargassum muticum (Yendo) Fensholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocky Karna Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2521-2537. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1086-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of UV-B absorbing molecules and of free radical scavenging compounds from Solieria chordalis by using centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Quémener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.410 - 414. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different extraction procedures and analysis of protein from Ulva sp. in Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuru Wijesekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin-Pierre Gemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2503 - 2511. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1239-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ variability of carrageenan content and biomass in the cultivated red macroalga Kappaphycus alvarezii with an estimation of its carrageenan stock at the scale of the Malasoro Bay (Indonesia) using satellite image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Setyawidati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Liabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Radiarta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2307-2321. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1200-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and antibacterial activity of solid-liquid and enzyme-assisted extraction of phenolic compound from three species of tropical Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.012057. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/55/1/012057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Variation of Sargassum Muticum Biochemical Composition Determined by Fourier Transform Infra-Red Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical, Bioanalytical and Separation Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, JABST, 2 (1), pp.75-84. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15436/2476-1869.17.1555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiherpetic (HSV-1) activity of carrageenans from the red seaweed Solieria chordalis (Rhodophyta, Gigartinales) extracted by microwave-assisted extraction (MAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Robledo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2219 - 2228. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1192-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective extraction of lipid classes from Solieria chordalis and Sargassum muticum using supercritical carbon dioxide and conventional solid–liquid methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), pp.2513 - 2519. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1084-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant activity of three microalgae Dunaliella salina, Tetraselmis chuii and Isochrysis galbana clone Tahiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ita Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Zainuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermien Pancasakti Kusumaningrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragil Susilowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.012067. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1755-1315/55/1/012067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative separation of marine bioactive compounds by centrifugal partition chromatography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Le Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta Medica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (S 01), pp.S1 - S381. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1055/s-0036-1596623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction (EAE) for the production of antiviral and antioxidant extracts from the green seaweed Ulva armoricana (Ulvales, Ulvophyceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (233-239), </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2016.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response Surface Methodology for Enzyme-Assisted Extraction of Water-Soluble Antiviral Compounds from the Proliferative Macroalga Solieria chordalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzyme Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.1000148. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2329-6674.1000148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiviral activities of enzymatic hydrolysates extracted frombyproducts of the Atlantic holothurian Cucumaria frondosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tripoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 50 (867), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procbio.2015.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzyme-assisted extraction of bioactive material from Chondrus crispus and Codium fragile and its effect on herpes simplex virus (HSV-1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan T. Critchley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeff Hafting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (1), pp.558-580. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13010558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid Composition, Fatty Acids and Sterols in the Seaweeds Ulva armoricana, and Solieria chordalis from Brittany (France): An Analysis from Nutritional, Chemotaxonomic, and Antiproliferative Activity Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melha Kendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtane Wielgosz-Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Roussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 13 (9), pp.5606-5628. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md13095606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostreid herpesvirus type 1 replication and host response in adult Pacific oysters, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Segarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laury Baillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tourbiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellah Benabdelmouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Faury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45 (1), pp.103. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-014-0103-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marennine, Promising Blue Pigments from a Widespread Haslea Diatom Species Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Turcotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12 (6), pp.3161-3189. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md12063161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive components from seaweeds: Cosmetic applications and future development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.345-378. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408062-1.00012-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and antiviral activities of enzymatic hydrolysates from different invasive French seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Umami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Tanniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.1029-1042. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0201-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the spatial variability of phenolic contents and associated bioactivities in the invasive alga Sargassum muticum sampled along its European range from Norway to Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Tanniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Incera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteban Serrano Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Husa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (2), pp.1215-1230. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-013-0198-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00943273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization and photoprotective activity measurement of extracts from the red macroalga Solieria chordalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botanica Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (4), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/bot-2013-0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic effects of in vitro exposure to triclosan on the marine gastropod Haliotis tuberculata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65 (5), pp.687-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial peptides in oyster hemolymph: the bacterial connection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baudy-Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fish and Shellfish Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 34 (6), pp.1439-47. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fsi.2013.03.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic approaches of mixed species biofilm formation using modern technologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Doiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julius Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effendy Abd Wahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78, pp.40-7. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Activities of Purified Marennine, the Blue Pigment Responsible for the Greening of Oysters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Fleurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (14), pp.3599-3605. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf205004x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Pd/C-Catalysed Suzuki-Miyaura Reactions for the Preparation of 3-Aryl-4-oxypyridin-2(1H)-ones, 3-Aryl-2,4-oxypyridines and 3-Aryl-2,4-oxyquinolines as Useful Intermediates for the Synthesis of Biologically Active Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28, pp.5525-5533. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201200721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of biofilm age on settlement of Mytilus edulis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Toupoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vani Mohit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Myrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (9), pp.985-1001. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927014.2012.725202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of C3-arylated-3-deazauridine derivatives with potent anti-HSV-1 activities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lalut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Tripoteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (24), pp.7461-4. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.10.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro effects of triclosan and methyl-triclosan on the marine gastropod Haliotis tuberculata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Gaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Auzoux-Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 156 (2), pp.87-94. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpc.2012.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative efficiency of macroalgal extracts and booster biocides as antifouling agents to control growth of three diatom species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (10), pp.2039-2046. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greening effect on oysters and biological activities of the blue pigments produced by the diatom Haslea karadagensis (Naviculaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gastineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hardivillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissa Tekaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 368-369, pp.61-67. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2012.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolysis of shrimp by-products (Penaeus monodon) from Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Randriamahatody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S.B. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.T.M. Nguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Razanamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyTA - Journal of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9, pp.220-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteolisis de derivados de langostino (Peaneus monodon) de Madagascar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zo Randriamahatody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. S. B. Sylla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-My-Huong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Donnay-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Razanamparany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CyTA - Journal of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3), pp.220-228. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19476337.2010.518250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04499072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Biological Evaluation of 4′-C,3′-O-Propylene-Linked Bicyclic Nucleosides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Hatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Egorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36, pp.7390-7399. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activities of sulfated polysaccharides isolated from Sphaerococcus coronopifolius (Rhodophytha, Gigartinales) and Boergeseniella thuyoides (Rhodophyta, Ceramiales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhimou Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Haslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Colliec-Jouault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (7), pp.1187-209. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md9071187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activity of the extracts of Rhodophyceae from Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhimou Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9 (46), pp.7968-7975. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/ajb09.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacteriocin as weapons in the marine animal-associated bacteria warfare: inventory and potential applications as an aquaculture probiotic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florie Desriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (4), pp.1153-77. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md8041153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activities of Morocco seaweeds extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.7968-7975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibacterial potential of the Seaweeds (Rhodophyceae) of the Strait of Gibraltar and the Mediterranean Coast of Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouhlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9, pp.6365-6372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of a sulphated polysaccharide from a recently discovered sponge species (Celtodoryx girardae) and determination of its anti-herpetic activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Mat Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44, pp.286-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifouling activity of macroalgal extracts on Fragilaria pinnata (Bacillariophyceae): a comparison with Diuron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vouvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2009.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and partial characterisation of an antimicrobial peptide (littorein) from the marine gastropod Littorina littorea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (2), pp.188-190. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2009.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02891621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral activity of some Tunisian medicinal plants against Herpes simplex virus type 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Sassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harzallah-Skhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786410701589790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the antifouling constituents from the brown alga Sargassum muticum (Yendo) Fensholt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alla Silkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Kervarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-008-9382-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peintures marines de nouvelle génération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Faÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Linossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vallée-Réhel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'ingénieur. Bioprocédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-re106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient synthesis of new nucleoside analogues with a methylenecyclobutane unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Danappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Boeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-M. Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 36 (21), pp.3225-3239. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00397910600908918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00118876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative antiviral activity in hemolymph from adult Pacific oysters, Crassostrea gigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Olicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Torhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenour A. Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (2-3), pp.147-152. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of mono and polyhydroxylated cyclobutane nucleoside analogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Marsac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Legoupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pipelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 61/32, pp.7607-7612</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00017113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Access to Acyclic Nucleosides via Conjugate Addition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐marie Aubertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Olicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Legoupy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemInform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 34 (27), </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chin.200327181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Route to Pyrimidine Nucleoside Analogues by [4 + 2] Cycloaddition Reaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morwenna S M Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aélig Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Meslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Deniaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemInform</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 35 (11), pp.8583 - 8587. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo034709a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine antifoulants from Bifurcaria bifurcata (phaeophyceae, cystoseiraceae) and other brown macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Thomas-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Piovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3), pp.189-201. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010109378478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenoloxidase (E.C. 1.14.18.1) from the byssus gland of Mytilus edulis: Purification, partial characterization and application for screening products with potential antifouling activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofouling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 16 (2-4), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08927010009378448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical structure analysis of water-soluble sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cormaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Furnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.147-153. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02186318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-HIV activity and mode of action, in vitro, of the sulfated polysaccharide from Schizymenia dubyi (Rhodophyta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (2), pp.104-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual variation in composition and in vitro anti-HIV-1 activity of the sulfated glucuronogalactan from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Quemener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 8 (2), pp.155-161. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02186319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects in vitro of sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales) on a non-small-cell bronchopulmonary carcinoma line (NSCLC-N6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roussakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 85, pp.87-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and antiviral activities of a sulfated polysaccharide from Schizymenia dubyi (Rhodophyta, Gigartinales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Chermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Kornprobst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1141-1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seaweed in Agriculture: What We Use Today, What We Could Achieve Tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMInnodays, 21 and 22 January 2026, CMI Roullier, St Malo (France).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMI Roullier, Jan 2026, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral Potential of Polysaccharides Extracted from Marine Macroalgae of the El Jadida Atlantic Coast (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Benhniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Lakhdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Karmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina El Maliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr-Ddine El Mouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Congress on Natural Resources and Sustainable Development (RENA 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, El Jadida, Maroc, Morocco. pp.01003, </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202621501003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des algues pour une alimentation saine et durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PHYTOVALO des algues et des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cheikh-Anta-Diop (UCAD) et Université Bretagne Sud (UBS), Apr 2025, Dakar, Sénégal, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de prétraitements aux procédés de séchage de macroalgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRIUT 2025 Bayonne - Pays Basque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Bayonne Pays Basque, Mar 2025, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nutrient enrichment on protein and amino acid content in the seaweed Ulva sp. cultivated in a land-based system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Creis Bendelac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Mexican Congress of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société phycologique Mexicaine, Nov 2025, Mérida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of enriched protein extracts after High-Pressure Homogenization from cultivated Ulva spp. (Chlorophyta, Ulvales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Furic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marine Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale; Université Bretagne Sud; Laboratoire de Biotechnologie et Chimie Marines; LEMAR L. Environnement marin, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring seaweed potential as a sustainable food source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Mexican Congress of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society Mexican Phycology, Nov 2025, Mérida (Yucatan), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva sp. from Brittany, a curse or a golden resource? New protein-enriched ingredients from Ulva sp. for the hospital catering sector.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolween Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cost Action CA20106 – Seawheat final conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost action Seawheat, Sep 2025, Bremerhaven, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva sp. from Brittany, a curse or a golden resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Déniel Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Marine Biotechnology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bretagne Occidentale; Université Bretagne Sud, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring seaweed potential as a sustainable food source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaig Lan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Marfaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Union of Nutritional Sciences (IUNS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRENCH SOCIETY OF NUTRITION AND THE FRENCH FEDERATION OF NUTRITION, Aug 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittany Ulva: a malediction or a golden resource?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Autem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Bioactives in Ulva”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cost Action CA20106 – Seawheat, Jun 2024, Aveiro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antiherpetic activity of compounds extracted from Sargassum fluitans (Borgesen) Borgesen. Identification and in silico evaluation of potential antiviral molecules in a hydroalcoholic extract.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liena de Regla Ponce Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Colina Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Resik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Fapronature 2024 International Congress on Pharmacology, of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cuban Society of Pharmacology, Jun 2024, Cuba, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites from seaweeds with antiviral effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Algaeneers Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité international Young Algaeneers Symposium; Université Bretagne Sud, Laboratoire de Biotechnologie et Chimie Marines, May 2024, Vannes (Bretagne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for the ecodesigned processes to produce bioactive metabolites from seaweed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Latire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Audo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th seaweed for Health conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité seaweed for Health conference, May 2024, Cork (Irlande), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal dynamic of Ulva sp. epiphytic bacteria and associated surface metabolome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Taupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caribbean Sargassum: a malediction or a golden resource.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Corbanini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Natural Products Research: A PSE Young Scientists’ Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté Pharmacie Paris, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of mycosporin-like amino acids by centrifugal liquid chromatography for improved structural and biological characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methane production from Sargassum muticum ( Ochrophyta, Phaeophyceae ): Modeling by experimental design methodology of the influence of size and inoculum/substrate ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiru Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Giblaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoisellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lendormi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse (FRANCE), France. pp.05002, </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202337905002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the Instant Controlled Pressure Drop (DIC) Technology for extraction of seaweed compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR, UBO, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désintégration par champs électriques pulsés de la matière algale Sargassum muticum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française du Génie des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage en couches épaisses de Sargassum muticum par jets impactants : cinétiques de séchage et suivi de la température</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème congrès de la Société Française du Génie des Procédés (SFGP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brown alga Sargassum muticum drying: effect of different drying processes on drying kinetics, functional properties and surface colour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Magueresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Drying Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Worcester, France. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55900/yoanrlra⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Impingement Drying of Macroalgae Sargassum muticum: effects of the Temperature and the Air-Drying Velocity on the Drying Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morancais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Chemical and Process Engineering 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilisation de la matière algale Sargassum par séchage aux jets d’air impactants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Le Loeuff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lanoiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morançais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Phycologique de France, colloque virtuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enzymatic extract of the proliferative red seaweed Solieria chordalis reduces the virulence of Pseudomonas aeruginosa and stimulates the immune system of Caenorhabditis elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garima Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sridhar Ravichandran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushp Sheel   Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudor Borza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAP 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conventional and sustainable bioprocesses for the extraction of antiherpetic oligo- and polysaccharides from the invasive Solieria chordalis (Rhodophyta, Gigartinales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26es Journées du Groupe Français des Glycosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total phenolic content and biological activity of French Sargassum muticum enzymatic hydrolysates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the biochemical composition of proliferative macroalgae by IR spectrometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Déniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Douzenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic extraction of phenolic compounds in different species of French and Indonesia Sargassum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Widowati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.K. Radjasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque annuel de la Société Française de Phycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological Activities of Ulva sp. Hydrolysates: Relation Between observed Activities and Composition of Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nyvall-Collen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIst International Seaweed Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bali, Indonesia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable isolation and improved structural characterization of mycosporin-like amino acids: natural UV-filters from red algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bouhlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Franz Bucar; Krystyna Skalicka-Woźniak; Michał Tomczyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Cracovie, Poland. Elsevier, Phytochemistry Letters, 69, pp.103972, 2025, </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Ulva spp. and its cultivable epiphytic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvann Paulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaelle Le Blay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress - EPC8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la saisonnalité sur la composition biochimique de Sargassum muticum, estimée par spectrométrie Infra-Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la saisonnalité sur la composition biochimique de Sargassum muticum, estimée par spectrométrie IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vandanjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puspita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kucma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Société Française de Phycologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9780443298271. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-29827-1.00019-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05493856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algae for global sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Jacquin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Past, Current and Future Topics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 100, Elsevier, pp.145-212, 2021, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2021.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal Derived Functional Lipids and their Role in Promoting Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Chénais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Fournière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaurav Rajauria; Yvonne V. Yuan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Micro and Macroalgal Processing: Food and Health Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2021, 9781119542582. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119542650.ch13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and properties of mycosporine-like amino acids isolated from seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystèle Dufau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.213-245, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging seaweed extraction techniques: Enzyme-assisted extraction a key step of seaweed biorefinery?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego Cortès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Peñuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Freile-Pelegrín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Seaweed Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.225-256, 2020, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-817943-7.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04511361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and challenges in extraction, characterization and bioactivity of seaweed protein and seaweed-derived proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Pliego-Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isuru Wijesekara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweeds Around the World: State of Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 95, Elsevier, pp.289-326, 2020, Advances in Botanical Research, </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid and fatty acid profile of major seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolween Terme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Boulho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed Bioactives: Health Benefits and Potential Applications. 1st Edition, Amit K. Jaiswal, Reference - 520 Pages - 70 B/W Illustrations. ISBN 9781498796989 - CAT# K30415</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticancer, Antiviral, Antibacterial, and Antifungal Properties in Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intan Dewi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Falaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Mouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ira A. Levine; Joël Fleurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microalgae in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.235-261, 2018, 978-0-12-811405-6. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-811405-6.00012-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrates From Seaweeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deslandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joël Fleurence; Ira Levine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seaweed in Health and Disease Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.223-274, 2016, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-802772-1.00008-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity of Secondary Metabolites from Macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sahoo D., Seckbach J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> The Algae World </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 391-401, 2015, Cellular Origin, Life in Extreme Habitats and Astrobiology 978-94-017-7320-1. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-7321-8_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzymatic recovery of metabolites from seaweeds: potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pi Nyvall-Collén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Bourgougnon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sea Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, Elsevier Ltd., pp.279-320, 2014, Advances in Botanical Research, 978-0124080621. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-408062-1.00010-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las algas: potencial nutritivo y aplicaciones cosméticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bedoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Sangiardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Las algas como recurso. Valorización. Aplicaciones industriales y tendencias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro Tecnológico del Mar - Fundación CETMAR, pp.81-94, 2011, 9788461535934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity and Bioactivity within Red and Brown Macroalgae Along the French coasts, Metropole and Overseas Departements and Territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiger-Pouvreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Marine Macroalgae: Biotechnology and Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.58-105, 2011, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119977087.ch4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Enzyme-Assisted Extraction on the brown seaweed Fucus vesiculosus Linnaeus (Ochrophyta, Fucaceae) to produce extracts for a sustainable agriculture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Choulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirelle Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lun Jing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Welna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'activités antimicrobiennes chez des mollusques marins. Purification et caractérisation partielle de peptides antimicrobiens isolés à partir de l'hémolymphe de Crassostrea gigas et de bactéries associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Defer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bourgougnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fleury Mcf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université de Bretagne Sud, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00485008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId671"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=fr&amp;user=0_LDGF4AAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elando Fr&#233;da Zamanileha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriantsilavo Rabary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108579" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05516203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shareen a Abdul Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cadena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Maldonado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.02.11.705022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravelonandro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05321988v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Loeuff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moran&#231;ais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104373" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058196v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego-Cort&#233;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgougnon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103813" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05322018v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.35cufpgg6" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Choulot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirelle Jabbour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Burlot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Welna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03436-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05324241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benhniya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Karmil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lakhdar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujhoud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Ddine El Mouns" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2025.100499" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05321997v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;niel Luque" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Terme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1675710" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2025.2517396" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05055821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23010030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Corbanini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Berg&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology5040079" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05215199v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvann Paulino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100439" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05302991v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Queffelec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Novoa-Carballal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Teixeira" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147613" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05000016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushp Sheel Shukla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Michalak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daridon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsagscitech.4c00777" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lesgourgues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leschiera" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080367" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freile-Pelegr&#237;n Yolanda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robledo Daniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#225;vez-Quintal Cresencia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika V&#225;zquez-Delf&#237;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02694-y" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578594v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae099" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liena de Regla Ponce Rey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Colina Araujo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Resik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03202-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732067v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2388307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04675945v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zepeda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Freile-Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03317-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Miranda de Souza Duarte Filho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Emi Yanaguibashi Leal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Beserra de Alencar Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Roberto Guedes da Silva Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104364v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Niedzba&#322;a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziergowska" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja We&#322;na" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szymczycha-Madeja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ch&#281;cmanowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020393" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jousselin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060348" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103239" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oslan Jumadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiqi Dwiva Annisi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abd Djawad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azizah Amaliah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2023.102601" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Autem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02195-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02987-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205773v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Hadjkacem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Elleuch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Aitouguinane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chakou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126757" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02934-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04298022v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vandanjon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herv&#233; Ravelonandro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21090482" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319987v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fl&#243;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rodr&#237;guez-Coello" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Torres" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126936" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104368v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020116" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104374v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249395" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le Men" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2117942" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Spain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-02456-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasweta Saha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26388081.2022.2086483" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03639068v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourni&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Le Goff-Pain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030156" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104378v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;uela Ana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madera-Santana Tom&#225;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.064" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058202v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Guillard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477149v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202100244" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524479v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26164763" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Abdul Malik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robledo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261720060132" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02094-4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888513v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhesi Kristiana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pals" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wayan Mudianta" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8093" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731977v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Puspita" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azmi Ratna Setyawidati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Widowati" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocky Karna Radjasa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.12.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888518v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexie Magdugo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122901" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02891590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhate Fatriana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caronge" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Djawad" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makkulawu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/484/1/012058" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Q Garcia Maldonado" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.009" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02384697v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101542" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N92H6C4D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384822v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Asagabaldan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kristiana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayuningrum" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4668.3.2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385179v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090182" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732171v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meezan Ardhanu Asagabaldan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diah Ayuningrum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Sabdono" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d200914" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117133v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zainuri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusumaningrum Hemin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maesaroh Yusri" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hardivillier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kucma" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018054" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed El-Toumy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josline Salib" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa El-Kashak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fshw.2018.01.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pe&#241;uela" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hern&#225;ndez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16120487" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azmi R. Setyawidati" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaludin Kaimuddin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deslandes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.11.068" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalilawati Mat Rashid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul M. Ali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozirah Shaari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2221-1691.245971" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115064v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermien Pancasakti Kusumaningrum" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragil Susilowati" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/55/1/012067" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614736v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puspita" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2476-1869.17.1555" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697681v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1192-5" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115032v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1086-6" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697735v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuru Wijesekara" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre Gemin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1239-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697672v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;mener" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.03.010" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0DF37V1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115024v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Setyawidati" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liabot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radiarta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1200-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115049v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Widowati" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Radjasa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/55/1/012057" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697661v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Kendel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1084-8" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370461v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-6674.1000148" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnay-Moreno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.03.013" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01700094v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulho" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Roux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Quemener" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Burlot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Audo" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596623" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01370285v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Roussakis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13095606" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01370277v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Kulshreshtha" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T. Critchley" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hafting" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13010558" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370479v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tripoteau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gagnon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.02.012" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPRZ4LWT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290599v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Segarra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Baillon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0103-x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616162v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turcotte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moran&#231;ais" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fleurence" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063161" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944709v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Umami" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Tanniou" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0201-6" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023232v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00012-3" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00943273v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Leon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Husa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0198-x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078844v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2013-0118" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Defer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.357" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857459v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205004x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142685v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bares" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200721" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE3239352EAD9E204BDBB86BE266159DC29D3BC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857434v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Doiron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Yong" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effendy Abd Wahid" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.04.001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0Q3V8RH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857492v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toupoint" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Mohit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Myrand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.725202" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.10.047" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XHPLW2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766591v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gaume" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.04.006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W2512J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857490v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Silkina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bazes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.06.028" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CJ8F70-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858125v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leignel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Tekaya" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.016" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2K7WT7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857411v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhimou Bouhlal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Haslin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chermann" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md9071187" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858167v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Randriamahatody" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S.B. Sylla" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.M. Nguen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnay-Moreno" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Razanamparany" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499072v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Randriamahatody" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. B. Sylla" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-My-Huong Nguyen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razanamparany" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19476337.2010.518250" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858162v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hatton" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunault" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egorov" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pipelier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100859" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858021v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouhlal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riadi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858183v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Chevalier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8041153" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764584v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Riadi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajb09.2023" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857387v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02891621v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2009.02.016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G9JFRV0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494423v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mat Rashid" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahaye" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defer" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494386v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.07.004" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HVWC7JQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764574v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-008-9382-9" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764637v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Sassi" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harzallah-Skhiri" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouni" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410701589790" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764855v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Dufau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e-R&#233;hel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re106" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118876v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danappe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boeda" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alexandre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Aubertin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910600908918" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681265v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olicard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Torhy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2005.03.003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017113v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marsac" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legoupy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubreuil" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764891v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna S M Pearson" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;lig Robin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Meslin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo034709a" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M7QGD7GJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764924v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Aubertin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olicard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200327181" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8C38MPV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565026v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piovetti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010109378478" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764910v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010009378448" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695550v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chermann" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rimbert" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02186319" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-P5GGWTLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697024v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormaci" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Furnari" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02186318" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KM6WXW9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696076v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kornprobst" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704432v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussakis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715282v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512935v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guillard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512960v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Maliki" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202621501003" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513013v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Pereira" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512993v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512951v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Creis Bendelac" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthelot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093503v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513032v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512980v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513068v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Terme" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513050v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513404v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513340v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513381v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513361v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Audo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514331v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514279v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104380v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905002" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514291v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764762v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morancais" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764727v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764780v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/yoanrlra" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764679v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016155v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moran&#231;ais" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629862v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Ravichandran" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushp Sheel   Shukla" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Borza" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697871v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01346155v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.K. Radjasa" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336264v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346177v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedoux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004721v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hardouin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nyvall-Collen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103972" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764819v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lebrun" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336441v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346174v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05493856v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deslandes" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29827-1.00019-4" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03639086v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Jacquin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.003" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03347442v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119542650.ch13" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711931v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.004" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511361v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego Cort&#232;s" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817943-7.00009-3" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711938v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.008" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115254v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intan Dewi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00012-8" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117132v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115014v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802772-1.00008-7" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01700127v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com " TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7321-8_14" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004011v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall-Coll&#233;n" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00010-X" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674776v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119977087.ch4" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766737v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sangiardi" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848038v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485008v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury Mcf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?hl=fr&amp;user=0_LDGF4AAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529308v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elando Fr&#233;da Zamanileha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriantsilavo Rabary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Latire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104874" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368703v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiru Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoisell&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lendormi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2025.108579" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05516203v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shareen a Abdul Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Cadena" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abril Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Garc&#237;a-Maldonado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.02.11.705022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544500v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ravelonandro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05322018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire N&#8217;sond&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.35cufpgg6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Choulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirelle Jabbour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Burlot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Welna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03436-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05324241v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Le Loeuff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moran&#231;ais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2025.104373" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Benhniya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Karmil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Lakhdar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Boujhoud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Ddine El Mouns" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2025.100499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05321997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna D&#233;niel Luque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego-Cort&#233;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Terme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Furic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2025.1675710" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311434v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Giblaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2025.2517396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05215199v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvann Paulino" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rieusset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crmicr.2025.100439" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05055821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douzenel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md23010030" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433802v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rhino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Corbanini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Berg&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hardouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/phycology5040079" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05302991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Queffelec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Novoa-Carballal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Teixeira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147613" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382056v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05000016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushp Sheel Shukla" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Michalak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daridon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsagscitech.4c00777" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05321988v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058196v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgougnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103813" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2388307" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanoiselle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103705" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04675945v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Zepeda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#225;n Manuel V&#225;squez-Elizondo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Freile-Pelegr&#237;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03317-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731824v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lesgourgues" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Leschiera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22080367" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freile-Pelegr&#237;n Yolanda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robledo Daniel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#225;vez-Quintal Cresencia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika V&#225;zquez-Delf&#237;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02694-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04578594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Petek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Le Strat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxae099" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liena de Regla Ponce Rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Colina Araujo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Resik" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-024-03202-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Antonio Miranda de Souza Duarte Filho" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Emi Yanaguibashi Leal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilson Beserra de Alencar Filho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Roberto Guedes da Silva Almeida" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22060244" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05382059v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319989v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hardouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02987-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205773v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Hadjkacem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihen Elleuch" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Aitouguinane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Chakou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Violeta Ursu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126757" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jousselin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Damour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Garcia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060348" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343274v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szymczycha-Madeja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja We&#322;na" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2023.103239" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oslan Jumadi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfiqi Dwiva Annisi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Abd Djawad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azizah Amaliah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcab.2023.102601" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Autem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guih&#233;neuf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perrot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02195-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04298022v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vandanjon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Herv&#233; Ravelonandro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21090482" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088459v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-023-02934-z" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Fl&#243;rez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Rodr&#237;guez-Coello" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dolores Torres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126936" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104364v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Niedzba&#322;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dziergowska" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Ch&#281;cmanowski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11020393" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104374v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15249395" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333395v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Le Men" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2022.2117942" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104368v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bedoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20020116" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592226v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Almeida" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Grougnet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucindo Quintans" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21577/0100-4042.20170847" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104369v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Spain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-022-02456-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104370v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasweta Saha" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/26388081.2022.2086483" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058202v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Guillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477149v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.202100244" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03639068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fourni&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Le Goff-Pain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md19030156" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104378v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#241;uela Ana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madera-Santana Tom&#225;s" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.12.064" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03524479v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26164763" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Puspita" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azmi Ratna Setyawidati" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ita Widowati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocky Karna Radjasa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.12.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888518v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rexie Magdugo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122901" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02891590v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fhate Fatriana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caronge" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Djawad" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Makkulawu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/484/1/012058" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732037v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Q Garcia Maldonado" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Robledo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.009" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A Abdul Malik" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gamboa-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robledo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261720060132" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888511v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-020-02094-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888513v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhesi Kristiana" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pals" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wayan Mudianta" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8093" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732171v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meezan Ardhanu Asagabaldan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diah Ayuningrum" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agus Sabdono" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13057/biodiv/d200914" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02384697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101542" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N92H6C4D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384822v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Asagabaldan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kristiana" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ayuningrum" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4668.3.2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo9090182" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04268707v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nexer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Ben Rais Lasram" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gillet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093101v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Kucma" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2018054" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115093v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed El-Toumy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josline Salib" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa El-Kashak" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fshw.2018.01.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115234v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pe&#241;uela" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hern&#225;ndez-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md16120487" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117133v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zainuri" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kusumaningrum Hemin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maesaroh Yusri" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hardivillier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115224v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Azmi R. Setyawidati" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awaludin Kaimuddin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deslandes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2017.11.068" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalilawati Mat Rashid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul M. Ali" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khozirah Shaari" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2221-1691.245971" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115032v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen D&#233;niel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1086-6" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697672v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulho" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Roux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Qu&#233;mener" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.03.010" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C0DF37V1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697735v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isuru Wijesekara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin-Pierre Gemin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1239-7" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115024v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Setyawidati" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liabot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perrot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Radiarta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1200-9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115049v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puspita" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D&#233;niel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Widowati" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Radjasa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Douzenel" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/55/1/012057" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614736v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15436/2476-1869.17.1555" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697681v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1192-5" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697661v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Kendel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Wielgosz-Collin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1084-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115064v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermien Pancasakti Kusumaningrum" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragil Susilowati" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/55/1/012067" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01700094v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulho" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Roux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Le Quemener" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=As Burlot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Audo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0036-1596623" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370471v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Donnay-Moreno" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2016.03.013" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370461v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-6674.1000148" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370479v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tripoteau" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gagnon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2015.02.012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPRZ4LWT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01370277v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Kulshreshtha" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan T. Critchley" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Hafting" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13010558" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01370285v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Roussakis" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md13095606" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290599v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Segarra" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laury Baillon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-014-0103-x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616162v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gastineau" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turcotte" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moran&#231;ais" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fleurence" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12063161" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023232v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00012-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00944709v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Umami" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Tanniou" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0201-6" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00943273v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Serrano Leon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Husa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-013-0198-x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01078844v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bot-2013-0118" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00934890v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Auzoux-Bordenave" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857503v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Defer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.357" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857434v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Doiron" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Linossier" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fay" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Yong" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effendy Abd Wahid" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2012.04.001" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0Q3V8RH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857459v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hellio" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf205004x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142685v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lamblin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bares" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dessolin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200721" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE3239352EAD9E204BDBB86BE266159DC29D3BC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857492v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Toupoint" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vani Mohit" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Myrand" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2012.725202" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lalut" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.10.047" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2XHPLW2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766591v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gaume" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2012.04.006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W2512J6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857490v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alla Silkina" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bazes" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mouget" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.06.028" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37CJ8F70-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858125v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leignel" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissa Tekaya" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2012.09.016" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T2K7WT7L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858167v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Randriamahatody" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S.B. Sylla" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T.M. Nguen" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donnay-Moreno" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Razanamparany" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499072v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Randriamahatody" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. S. B. Sylla" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-My-Huong Nguyen" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razanamparany" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19476337.2010.518250" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858162v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Hatton" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunault" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Egorov" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pipelier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100859" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857411v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhimou Bouhlal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Haslin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chermann" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Colliec-Jouault" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sinquin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md9071187" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764584v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Riadi" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/ajb09.2023" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858183v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Chevalier" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8041153" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857387v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouhlal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riadi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858021v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Lopez" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494423v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mat Rashid" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lahaye" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Defer" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494386v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vouv&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2009.07.004" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HVWC7JQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02891621v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2009.02.016" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G9JFRV0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764637v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Sassi" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harzallah-Skhiri" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouni" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786410701589790" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764574v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Kervarec" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-008-9382-9" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764855v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Linossier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Dufau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vall&#233;e-R&#233;hel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re106" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118876v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Danappe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boeda" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Alexandre" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Aubertin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397910600908918" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681265v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Olicard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Torhy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour A. Benmansour" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2005.03.003" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017113v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Marsac" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nourry" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legoupy" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubreuil" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764924v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Aubertin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Olicard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillarme" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legoupy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chin.200327181" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T8C38MPV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764891v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morwenna S M Pearson" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#233;lig Robin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Meslin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Deniaud" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo034709a" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M7QGD7GJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565026v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Culioli" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Piovetti" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010109378478" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764910v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010009378448" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697024v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quemener" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cormaci" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Furnari" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02186318" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KM6WXW9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696076v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chermann" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kornprobst" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695550v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rimbert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02186319" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-P5GGWTLF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704432v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussakis" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715282v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512935v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guillard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512960v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina El Maliki" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202621501003" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512993v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093503v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512951v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Creis Bendelac" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berthelot" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513032v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05512980v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513068v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolween Terme" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513050v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513013v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Lan" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Pereira" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513404v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513340v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513381v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05513361v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Audo" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thomas" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514331v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noel" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514279v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514313v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmler" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104380v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337905002" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05514291v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764727v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morancais" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764762v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764780v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55900/yoanrlra" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764679v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016155v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moran&#231;ais" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629862v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Ravichandran" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushp Sheel   Shukla" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudor Borza" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01697871v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01346155v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.K. Radjasa" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marty" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336264v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346177v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedoux" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004721v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hardouin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nyvall-Collen" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04607510v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouhlo" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103972" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04764819v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Lebrun" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336441v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kucma" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346174v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Goncalves" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05493856v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Stiger-Pouvreau" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Deslandes" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-29827-1.00019-4" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-03639086v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Jacquin" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.01.003" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-03347442v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ch&#233;nais" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119542650.ch13" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711931v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.004" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511361v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pliego Cort&#232;s" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-817943-7.00009-3" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04711938v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.008" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117132v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115254v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intan Dewi" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-811405-6.00012-8" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-02115014v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802772-1.00008-7" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-01700127v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com " TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-7321-8_14" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004011v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi Nyvall-Coll&#233;n" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-408062-1.00010-X" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766737v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sangiardi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00674776v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119977087.ch4" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04848038v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485008v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury Mcf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>