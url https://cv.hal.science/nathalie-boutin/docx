--- v0 (2026-03-16)
+++ v1 (2026-05-27)
@@ -1507,273 +1507,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation d'un système complexe : la représentation de l'environnement par les enfants au sein de l'OHM Bassin Minier de Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which consideration of biodiversity in the positioning and arguments of stakeholders ? A dynamic analysis of secondary data. The case of the biomass project (Gardanne-Meyreuil, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Batteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Rotereau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Olivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée « Énergie – Biomasse »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618228v1</w:t>
+                <w:t xml:space="preserve">hal-04627198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which consideration of biodiversity in the positioning and arguments of stakeholders ? A dynamic analysis of secondary data. The case of the biomass project (Gardanne-Meyreuil, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation d'un système complexe : la représentation de l'environnement par les enfants au sein de l'OHM Bassin Minier de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Boutin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Rotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée « Énergie – Biomasse »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627198v1</w:t>
+                <w:t xml:space="preserve">hal-04618228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet EXPRIHME : EXPosition sur les Représentations des Interactions Hommes-Milieux par les Enfants</w:t>
               </w:r>
@@ -1785,51 +1785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Rotereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre des lauréats de l’Observatoire Hommes-Milieux du Bassin Minier de Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Meyreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1880,51 +1880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Rotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Batteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Rotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2122,51 +2122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Rotereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chourot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.00011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourot Louise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03138088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618228v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Rotereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627198v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olivero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823961v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/336/9782759240272/one-health-atlas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4027-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boutin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chourot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Raynal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050137" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Batteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gachet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.00011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourot Louise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasqualini Vanina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03138088v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gachet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627011v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624551v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623658v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623255v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Olivero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Rotereau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622481v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110901v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823961v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garzon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vittecoq" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/336/9782759240272/one-health-atlas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4027-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>