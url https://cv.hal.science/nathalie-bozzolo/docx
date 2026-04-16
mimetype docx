--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -2489,689 +2489,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size characterization in metallic alloys using different microscopy and post-processing techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolution of the Primary γ′ Precipitates and Grain Growth during Solution Treatment of Three Nickel Base Superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilusca Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110977⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met11121921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463578v1</w:t>
+                <w:t xml:space="preserve">hal-03463805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation mechanism of hetero-epitaxial recrystallization in wrought nickel-based superalloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Gault</w:t>
+                <w:t xml:space="preserve">A level set approach to simulate grain growth with an evolving population of second phase particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.012⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.035009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030695v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study and Limits of Different Level-Set Formulations for the Modeling of Anisotropic Grain Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain size characterization in metallic alloys using different microscopy and post-processing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Murgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14143883⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.110977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463746v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of the Primary γ′ Precipitates and Grain Growth during Solution Treatment of Three Nickel Base Superalloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+                <w:t xml:space="preserve">Nucleation mechanism of hetero-epitaxial recrystallization in wrought nickel-based superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Katnagallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met11121921⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463805v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level set approach to simulate grain growth with an evolving population of second phase particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Alvarado</w:t>
+                <w:t xml:space="preserve">Comparative Study and Limits of Different Level-Set Formulations for the Modeling of Anisotropic Grain Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Murgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (3), pp.035009. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (14), pp.3883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma14143883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463482v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Nanoscale Secondary‐Ion Mass Spectrometry Analyses: Application to Ni‐Based Superalloys</w:t>
               </w:r>
@@ -3542,51 +3542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new analytical test case for anisotropic grain growth problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Murgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4665,248 +4665,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mean field model of agglomeration as an extension to existing precipitation models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">A 2D level set finite element grain coarsening study with heterogeneous grain boundary energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 192, pp.40-51. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.505-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030600v1</w:t>
+                <w:t xml:space="preserve">hal-02431747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D level set finite element grain coarsening study with heterogeneous grain boundary energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fausty</w:t>
+                <w:t xml:space="preserve">A mean field model of agglomeration as an extension to existing precipitation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Seret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78, pp.505-518. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192, pp.40-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431747v1</w:t>
+                <w:t xml:space="preserve">hal-03030600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the evaluation of dislocation densities in pure tantalum from EBSD orientation data</w:t>
               </w:r>
@@ -5956,51 +5956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overgrown grains appearing during sub-solvus heat treatment in a polycrystalline γ-γ’ Nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6060,51 +6060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">γ′ precipitates with a twin orientation relationship to their hosting grain in a γ-γ′ nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,51 +6190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mechanism Leading to γ′ Precipitates with {111} Facets and Unusual Orientation Relationships to the Matrix in γ–γ′ Nickel-Based Superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,51 +6320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new topological approach for the mean field modeling of dynamic recrystallization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6441,51 +6441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iCHORD-SI combination as an alternative to EDS-EBSD coupling for the characterization of γ-γ′ nickel-based superalloy microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6575,51 +6575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel Level-Set Finite Element formulation for grain growth with heterogeneous grain boundary energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fausty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7963,51 +7963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroepitaxial recrystallization: A new mechanism discovered in a polycrystalline γ-γ′ nickel based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8473,51 +8473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of multimicrometric coherent γ′ precipitates in a hot-forged γ-γ′ nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8701,412 +8701,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D finite element modeling of misorientation dependent anisotropic grain growth in polycrystalline materials: Level set versus multi-phase-field method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+                <w:t xml:space="preserve">Selective Growth of Low Stored Energy Grains During δ Sub-solvus Annealing in the Inconel 718 Nickel-Based Superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Agnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony D. Rollett</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johanne Laigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 104, pp.108-123. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (9), pp.4405-4421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-015-3035-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01148034v1</w:t>
+                <w:t xml:space="preserve">hal-01182884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Growth of Low Stored Energy Grains During δ Sub-solvus Annealing in the Inconel 718 Nickel-Based Superalloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Agnoli</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical factors influencing annealing twin development in nickel during recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D. Rollett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johanne Laigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (9), pp.4405-4421. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (15), pp.5191-5203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-015-3035-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9067-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182884v1</w:t>
+                <w:t xml:space="preserve">hal-01159091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical factors influencing annealing twin development in nickel during recrystallization</w:t>
+                <w:t xml:space="preserve">2D finite element modeling of misorientation dependent anisotropic grain growth in polycrystalline materials: Level set versus multi-phase-field method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony D. Rollett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (15), pp.5191-5203. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.108-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9067-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159091v1</w:t>
+                <w:t xml:space="preserve">hal-01148034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t>
               </w:r>
@@ -9424,51 +9424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Laigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, pp.233-241. </w:t>
@@ -10781,51 +10781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony D. Rollett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (3), pp.Pages 596-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12113,260 +12113,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically affected texture and grain structure development in titanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low temperature tempering behavior in a structural steel under high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Molodov</w:t>
+                <w:t xml:space="preserve">C.S. He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.J. Konijnenberg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+                <w:t xml:space="preserve">X. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D. Sheikh-Ali</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 59:26, pp.3209-3213</w:t>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.913-917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111877v1</w:t>
+                <w:t xml:space="preserve">hal-00112407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature tempering behavior in a structural steel under high magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yudong Zhang</w:t>
+                <w:t xml:space="preserve">Magnetically affected texture and grain structure development in titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Molodov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Konijnenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zuo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.D. Sheikh-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIJ international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45, pp.913-917</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59:26, pp.3209-3213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112407v1</w:t>
+                <w:t xml:space="preserve">hal-00111877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture evolution during grain growth in recrystallized commercially-pure titanium</w:t>
               </w:r>
@@ -12761,51 +12761,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DA10CBC"/>
+    <w:nsid w:val="3FE7066A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12909,51 +12909,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BBEA2C1"/>
+    <w:nsid w:val="C1B6ED78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13143,51 +13143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bozzolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8963-977X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159789079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2870-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Sadriji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08120-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Brozovic Gariglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee Semiatin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2026.119266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Machado Alves da Fonseca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.117009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potenciano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Fonseca Alvarenga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Danylova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dairon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102361" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Huyghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08084-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernacki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13320" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafez Haghighat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gehrmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07018-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206761" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Soares Janeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-06996-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Katnagallu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Saksena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118141" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101585" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mavrikakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saikaly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Calvillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.C. Campos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coyne-Grell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blaizot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Violatos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06878-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165465" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Ouhiba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06672-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110977" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030695v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vernier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463746v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143883" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Janeiro" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121921" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463482v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Almoric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100414" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya K Kini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Savan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breitbach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Addab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126945" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Sharma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Graef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111105" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.11.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Log&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06411-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06373-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05772-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semiatin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levkulich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05673-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Jaeger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermaut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Freiherr von Th&#252;ngen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111056" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947955v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ludwig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.064" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431747v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.10.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018058" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331882v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicola&#255;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiorucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Mansour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12769" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Schlosser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leonard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Roatta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.03.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973058v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamadi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delautre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4748-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719248v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.048" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.04.037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822400v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4734-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Silvent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01890856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.050" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01575741v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Vincentis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Schwindt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avalos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717009372" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01630159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zouari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7110476" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#252;diger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Favaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valero-Vidal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calvillo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00472" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327901v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.04.045" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RK1G5B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248299v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Agnoli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353581v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.240" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01308669v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine R&#252;diger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07727c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354002v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12380" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297977v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.12.102" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148034v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollett" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.03.012" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182884v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Laigo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3035-9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159091v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9067-0" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186079v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Hefferan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiu Fai Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lind" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.041" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983317v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.054" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RN9P3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945387v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.01.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108120v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fittipaldi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Agnoli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506728w" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947591v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.01.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00808226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Llorca" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12034" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00722027v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soua&#239;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.06.028" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.04.020" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595335v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bayona-Carrillo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Camelin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000328" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636513v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quelennec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Jonas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.945" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836243v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDJPVQS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481433v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.02.019" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509737v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810008228" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65N5RGRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509735v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Molodov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.02.027" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BMVTNF9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03182.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402444v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161810v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dewobroto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-.R. Wenk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169865v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gerspach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sawina" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barberis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111897v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer-Grosse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125794v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.12.031" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1GJXJN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111892v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111877v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molodov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Konijnenberg" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Sheikh-Ali" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112407v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111853v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112398v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111063v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00427-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFKC3ZLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bozzolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8963-977X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159789079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2870-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Sadriji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08120-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Brozovic Gariglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee Semiatin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2026.119266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Machado Alves da Fonseca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.117009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potenciano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Fonseca Alvarenga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Danylova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dairon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102361" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Huyghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08084-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernacki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13320" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafez Haghighat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gehrmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07018-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206761" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Soares Janeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-06996-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Katnagallu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Saksena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118141" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101585" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mavrikakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saikaly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Calvillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.C. Campos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coyne-Grell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blaizot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Violatos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06878-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165465" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Ouhiba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06672-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Janeiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121921" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vernier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143883" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Almoric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100414" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya K Kini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Savan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breitbach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Addab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126945" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Sharma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Graef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111105" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.11.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Log&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06411-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06373-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05772-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semiatin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levkulich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05673-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Jaeger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermaut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Freiherr von Th&#252;ngen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111056" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947955v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ludwig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.064" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.10.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018058" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331882v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicola&#255;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiorucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Mansour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12769" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Schlosser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leonard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Roatta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.03.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973058v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamadi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delautre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4748-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719248v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.048" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.04.037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822400v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4734-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Silvent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01890856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.050" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01575741v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Vincentis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Schwindt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avalos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717009372" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01630159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zouari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7110476" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#252;diger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Favaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valero-Vidal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calvillo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00472" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327901v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.04.045" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RK1G5B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248299v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Agnoli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353581v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.240" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01308669v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine R&#252;diger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07727c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354002v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12380" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297977v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.12.102" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182884v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Laigo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3035-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159091v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollett" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9067-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.03.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186079v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Hefferan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiu Fai Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lind" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.041" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983317v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.054" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RN9P3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945387v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.01.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108120v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fittipaldi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Agnoli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506728w" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947591v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.01.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00808226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Llorca" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12034" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00722027v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soua&#239;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.06.028" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.04.020" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595335v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bayona-Carrillo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Camelin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000328" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636513v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quelennec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Jonas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.945" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836243v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDJPVQS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481433v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.02.019" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509737v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810008228" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65N5RGRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509735v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Molodov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.02.027" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BMVTNF9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03182.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402444v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161810v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dewobroto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-.R. Wenk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169865v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gerspach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sawina" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barberis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111897v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer-Grosse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125794v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.12.031" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1GJXJN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111892v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112407v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111877v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molodov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Konijnenberg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Sheikh-Ali" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111853v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112398v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111063v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00427-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFKC3ZLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>