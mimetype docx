--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -283,51 +283,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -702,295 +702,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statically recrystallized grain size as a function of prior stored energy level in the A-286 Fe-based superalloy</w:t>
+                <w:t xml:space="preserve">Influence of the Number of Increments on Recrystallization for a Typical Ring-Rolling Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Potenciano</w:t>
+                <w:t xml:space="preserve">Théo Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+                <w:t xml:space="preserve">Eric Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. da Fonseca Alvarenga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Dairon</w:t>
+                <w:t xml:space="preserve">Julien de Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102361⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, EuroSuperalloys 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-025-08084-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938198v1</w:t>
+                <w:t xml:space="preserve">hal-05446878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Number of Increments on Recrystallization for a Typical Ring-Rolling Deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statically recrystallized grain size as a function of prior stored energy level in the A-286 Fe-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Potenciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Huyghe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malik Durand</w:t>
+                <w:t xml:space="preserve">A. da Fonseca Alvarenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Georges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+                <w:t xml:space="preserve">O. Danylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Jaeger</w:t>
+                <w:t xml:space="preserve">J. Dairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, EuroSuperalloys 2026, </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39, pp.102361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-025-08084-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2025.102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05446878v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of curtaining effect reduction methods in Inconel 718 using a plasma focused ion beam</w:t>
               </w:r>
@@ -1468,191 +1468,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical behaviour of interfaces subjected to curvature flow and torque effects applied to microstructural evolutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical redistribution and change in crystal lattice parameters during stress relaxation annealing of the AD730 superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Florez</w:t>
+                <w:t xml:space="preserve">Fabien Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Alvarado</w:t>
+                <w:t xml:space="preserve">Shyam Katnagallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brayan Murgas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Chatain</w:t>
+                <w:t xml:space="preserve">Aparna Saksena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 222, pp.117459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117459⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 237, pp.118141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425706v1</w:t>
+                <w:t xml:space="preserve">hal-03800532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level-Set Modeling of Grain Growth in 316L Stainless Steel under Different Assumptions Regarding Grain Boundary Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Murgas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1689,6468 +1689,6456 @@
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (7), pp.2434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma15072434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical redistribution and change in crystal lattice parameters during stress relaxation annealing of the AD730 superalloy</w:t>
+                <w:t xml:space="preserve">Chemical redistribution and change in crystal lattice parameters during stress relaxation annealing of the AD730TM superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Katnagallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aparna Saksena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 237, pp.118141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2022.118141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800532v1</w:t>
+                <w:t xml:space="preserve">hal-04956552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified intragranular description of dislocation density heterogeneities to improve dynamically recrystallized grain size predictions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Statistical behaviour of interfaces subjected to curvature flow and torque effects applied to microstructural evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Murgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101585⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 222, pp.117459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800550v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Sn addition influences texture development in single-phase Fe alloys: Correlation between local chemical information, microstructure and recrystallisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplified intragranular description of dislocation density heterogeneities to improve dynamically recrystallized grain size predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112072⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2022.101585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858777v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of γ′ Precipitation During the Early Stages of Industrial Forging of a Nickel-Based Superalloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Nouveau</w:t>
+                <w:t xml:space="preserve">How Sn addition influences texture development in single-phase Fe alloys: Correlation between local chemical information, microstructure and recrystallisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mavrikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Saikaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Calvillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P.C. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacomet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-022-06878-w⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 190, pp.112072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2022.112072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874759v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recrystallization mechanisms and associated microstructure evolution during billet conversion of a gamma-gamma′ nickel based superalloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Evolution of γ′ Precipitation During the Early Stages of Industrial Forging of a Nickel-Based Superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coyne-Grell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Violatos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nouveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165465⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fourth European Symposium on Superalloys and their Applications, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-022-06878-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874823v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Coarse Recrystallized Grains in 6016 Aluminum Alloy During Holding After Hot Deformation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recrystallization mechanisms and associated microstructure evolution during billet conversion of a gamma-gamma′ nickel based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coyne-Grell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Violatos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-022-06672-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 916, pp.165465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.165465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858156v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution of the Primary γ′ Precipitates and Grain Growth during Solution Treatment of Three Nickel Base Superalloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of Coarse Recrystallized Grains in 6016 Aluminum Alloy During Holding After Hot Deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussen Ouhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met11121921⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (7), pp.2402-2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-022-06672-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463805v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level set approach to simulate grain growth with an evolving population of second phase particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grain size characterization in metallic alloys using different microscopy and post-processing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Flipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Murgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Gaillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (3), pp.035009. </w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.110977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463482v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain size characterization in metallic alloys using different microscopy and post-processing techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Flipon</w:t>
+                <w:t xml:space="preserve">Nucleation mechanism of hetero-epitaxial recrystallization in wrought nickel-based superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Katnagallu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brayan Murgas</w:t>
+                <w:t xml:space="preserve">Suzanne Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Gaillac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+                <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.110977⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191, pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463578v1</w:t>
+                <w:t xml:space="preserve">hal-03030695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation mechanism of hetero-epitaxial recrystallization in wrought nickel-based superalloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study and Limits of Different Level-Set Formulations for the Modeling of Anisotropic Grain Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Murgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shyam Katnagallu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Vernier</w:t>
+                <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.012⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (14), pp.3883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14143883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030695v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study and Limits of Different Level-Set Formulations for the Modeling of Anisotropic Grain Growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Dissolution of the Primary γ′ Precipitates and Grain Growth during Solution Treatment of Three Nickel Base Superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilusca Janeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14143883⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met11121921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463746v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of Nanoscale Secondary‐Ion Mass Spectrometry Analyses: Application to Ni‐Based Superalloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A level set approach to simulate grain growth with an evolving population of second phase particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Flipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202100414⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (3), pp.035009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/abe0a7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577240v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystalline equiatomic CoCrFeNi alloy thin films: Are they single phase fcc?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Younes Addab</w:t>
+                <w:t xml:space="preserve">Implementation of Nanoscale Secondary‐Ion Mass Spectrometry Analyses: Application to Ni‐Based Superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Almoric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Seret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.126945⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2100414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202100414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134419v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase discrimination between δ and η phases in the new nickel-based superalloy VDM Alloy 780 using EBSD</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanocrystalline equiatomic CoCrFeNi alloy thin films: Are they single phase fcc?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya K Kini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subin Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Savan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Breitbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Addab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111105⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.126945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2021.126945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463346v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new analytical test case for anisotropic grain growth problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Florez</w:t>
+                <w:t xml:space="preserve">Phase discrimination between δ and η phases in the new nickel-based superalloy VDM Alloy 780 using EBSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juhi Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.11.035⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 176, pp.111105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2021.111105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463873v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Joule Effect Heating on Recrystallization Phenomena in Inconel 718</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new analytical test case for anisotropic grain growth problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brayan Murgas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-021-06411-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, pp.28-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2020.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463205v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Optimized Geometry of Double-Cone Compression Test Samples for a Better Control of Strain Rate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Joule Effect Heating on Recrystallization Phenomena in Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fiorucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 52 (9), pp.4125-4136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-021-06373-8⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 52 (10), pp.4572-4596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-021-06411-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463408v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viewpoint on the Formation and Evolution of Annealing Twins During Thermomechanical Processing of FCC Metals and Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Optimized Geometry of Double-Cone Compression Test Samples for a Better Control of Strain Rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Brozovic Gariglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 51 (6), pp.2665-2684. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-020-05772-7⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 52 (9), pp.4125-4136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-021-06373-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030659v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Plastic Flow and Phase Dissolution During Hot Compression of α/β Titanium Alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a CPFEM context – Application to 304L steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Semiatin</w:t>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Levkulich</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-020-05673-9⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.109892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030506v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of dynamic recrystallization in a CPFEM context – Application to 304L steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient Plastic Flow and Phase Dissolution During Hot Compression of α/β Titanium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Semiatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Levkulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Alejandro Ruiz Sarrazola</w:t>
+                <w:t xml:space="preserve">C. Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Maire</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bozzolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2020.109892⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (5), pp.2291-2305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-020-05673-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096622v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth accidents induced by primary γ′ precipitates in a polycrystalline nickel-based superalloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viewpoint on the Formation and Evolution of Annealing Twins During Thermomechanical Processing of FCC Metals and Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.05.020⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (6), pp.2665-2684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-020-05772-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030648v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-hardenability of new strengthened TRIP/TWIP titanium alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Freiherr von Thüngen</w:t>
+                <w:t xml:space="preserve">Growth accidents induced by primary γ′ precipitates in a polycrystalline nickel-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Charpagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Polonsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Echlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. De Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202032111056⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 186, pp.109-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172577v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution and thermal stability of equiatomic CoCrFeNi films on (0001) alpha-Al2O3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alfred Ludwig</w:t>
+                <w:t xml:space="preserve">Strain-hardenability of new strengthened TRIP/TWIP titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Danard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lilensten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vermaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Freiherr von Thüngen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.09.064⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 321, pp.11056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202032111056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947955v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2D level set finite element grain coarsening study with heterogeneous grain boundary energies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructure evolution and thermal stability of equiatomic CoCrFeNi films on (0001) alpha-Al2O3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Addab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya K Kini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Savan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.10.008⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.908-921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.09.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431747v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mean field model of agglomeration as an extension to existing precipitation models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">A 2D level set finite element grain coarsening study with heterogeneous grain boundary energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.029⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.505-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030600v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaluation of dislocation densities in pure tantalum from EBSD orientation data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mean field model of agglomeration as an extension to existing precipitation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Seret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2018058⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 192, pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064622v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of strain rate on subsolvus dynamic and post-dynamic recrystallization kinetics of Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nicolaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fiorucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 174, pp.406-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2019.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (2), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01571623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and orientation relationships of Ni and Cu films annealed on slightly miscut (1-102) r-sapphire substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Kelly</w:t>
+                <w:t xml:space="preserve">On the evaluation of dislocation densities in pure tantalum from EBSD orientation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Beausir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kerisit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.024⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Métaux et alliages, 106 (604), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2018058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931416v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of geometrically necessary dislocation density from filtered EBSD data by a local linear adaptation of smoothing splines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Javier Signorelli</w:t>
+                <w:t xml:space="preserve">Growth and orientation relationships of Ni and Cu films annealed on slightly miscut (1-102) r-sapphire substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Kelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719004035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 508, pp.24-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2018.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126125v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931416v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of dynamically and post-dynamically recrystallized grains based on EBSD data. Application to Inconel 718</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of geometrically necessary dislocation density from filtered EBSD data by a local linear adaptation of smoothing splines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Seret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12769⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719004035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008682v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the strain path changes on the formability of a zinc sheet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Milesi</w:t>
+                <w:t xml:space="preserve">Discrimination of dynamically and post-dynamically recrystallized grains based on EBSD data. Application to Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicolaÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haithem Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc de Graef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.03.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 273, pp.135-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417431v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of a Room-Temperature Plastic Deformation During Processing on Creep Durability of a Ni-Based SX Superalloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+                <w:t xml:space="preserve">Influence of the strain path changes on the formability of a zinc sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Schlosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Roatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-018-4748-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 271, pp.101-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2019.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973058v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overgrown grains appearing during sub-solvus heat treatment in a polycrystalline γ-γ’ Nickel-based superalloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
+                <w:t xml:space="preserve">γ′ precipitates with a twin orientation relationship to their hosting grain in a γ-γ′ nickel-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.02.048⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.10-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.04.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719248v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ′ precipitates with a twin orientation relationship to their hosting grain in a γ-γ′ nickel-based superalloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Vernier</w:t>
+                <w:t xml:space="preserve">Overgrown grains appearing during sub-solvus heat treatment in a polycrystalline γ-γ’ Nickel-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2018.04.037⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.353 - 360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.02.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797496v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mechanism Leading to γ′ Precipitates with {111} Facets and Unusual Orientation Relationships to the Matrix in γ–γ′ Nickel-Based Superalloys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of a Room-Temperature Plastic Deformation During Processing on Creep Durability of a Ni-Based SX Superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Dumont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Hamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delautre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 49 (9), pp.4308-4323. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-018-4734-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 49 (9), pp.4246-4261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-4748-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822400v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new topological approach for the mean field modeling of dynamic recrystallization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+                <w:t xml:space="preserve">A Mechanism Leading to γ′ Precipitates with {111} Facets and Unusual Orientation Relationships to the Matrix in γ–γ′ Nickel-Based Superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.011⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (9), pp.4308-4323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-4734-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731431v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iCHORD-SI combination as an alternative to EDS-EBSD coupling for the characterization of γ-γ′ nickel-based superalloy microstructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Silvent</w:t>
+                <w:t xml:space="preserve">A new topological approach for the mean field modeling of dynamic recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2018.06.015⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.194-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822412v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel Level-Set Finite Element formulation for grain growth with heterogeneous grain boundary energies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">iCHORD-SI combination as an alternative to EDS-EBSD coupling for the characterization of γ-γ′ nickel-based superalloy microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Silvent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.050⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142, pp.492 - 503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2018.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890856v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Coupling between Recrystallization and Precipitation Following Hot Deformation in a γ-γ′ Nickel-Based Superalloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">A novel Level-Set Finite Element formulation for grain growth with heterogeneous grain boundary energies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fausty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-018-4707-z⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160, pp.578-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01817936v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the grain size evolution during thermal treatments at the mesoscopic scale: a numerical framework and industrial examples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+                <w:t xml:space="preserve">On the Coupling between Recrystallization and Precipitation Following Hot Deformation in a γ-γ′ Nickel-Based Superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Seret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2018034⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (9), pp.4199-4213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-018-4707-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853983v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of recrystallization: Effect of intragranular strain gradients on grain boundary shape and kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitrii Nikolaevich Ilin</w:t>
+                <w:t xml:space="preserve">Prediction of the grain size evolution during thermal treatments at the mesoscopic scale: a numerical framework and industrial examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal de Micheli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.03.063⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Control, modeling and characterization of heat treatment and surface engineering, 106 (105), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2018034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770044v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical analysis of dislocations and dislocation boundaries from EBSD data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
+                <w:t xml:space="preserve">Full field modeling of recrystallization: Effect of intragranular strain gradients on grain boundary shape and kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Nikolaevich Ilin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 150, pp.149 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2018.03.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509485v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron backscatter diffraction study of orientation gradients at the grain boundaries of a polycrystalline steel sheet deformed along different loading paths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martina Avalos</w:t>
+                <w:t xml:space="preserve">Modeling of dynamic and post-dynamic recrystallization by coupling a full field approach to phenomenological laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576717009372⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 133, pp.498-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575741v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of dynamic and post-dynamic recrystallization by coupling a full field approach to phenomenological laws</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of dislocations and dislocation boundaries from EBSD data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.08.015⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 179, pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573836v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Characterization of Inconel 718 Post-Dynamic Recrystallization within a Scanning Electron Microscope</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electron backscatter diffraction study of orientation gradients at the grain boundaries of a polycrystalline steel sheet deformed along different loading paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier W. Signorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Roatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Vincentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Schwindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/met7110476⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pp.1179 - 1191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576717009372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630159v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate Grain-Dependent Chemistry of Carburized Planar Anodic TiO 2 on Polycrystalline Ti</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Calvillo</w:t>
+                <w:t xml:space="preserve">In Situ Characterization of Inconel 718 Post-Dynamic Recrystallization within a Scanning Electron Microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.6b00472⟩</w:t>
+              <w:t xml:space="preserve">Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (11), pp.Article number 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/met7110476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473680v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D level set modeling of static recrystallization considering stored energy fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
+                <w:t xml:space="preserve">Substrate Grain-Dependent Chemistry of Carburized Planar Anodic TiO 2 on Polycrystalline Ti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Valero-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Calvillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.04.045⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (2), pp.631-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.6b00472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01327901v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Annealing Twin Density during δ-Supersolvus Grain Growth in the Nickel-Based Superalloy Inconel™ 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Agnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met6010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heteroepitaxial recrystallization: A new mechanism discovered in a polycrystalline γ-γ′ nickel based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 688, pp.685-694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.07.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of 3D mean field models for capillarity-driven grain growth based on full field simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8159,4541 +8147,4687 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (24), pp.10970-10981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-016-0309-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Ti substrate grain dependent C/TiO2 composites through carbothermal treatment of anodic TiO2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+                <w:t xml:space="preserve">3D level set modeling of static recrystallization considering stored energy fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boulais-Sinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Poitrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp07727c⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 122, pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2016.04.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308669v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full field modeling of recrystallization and grain growth thanks to a level set approach: towards modeling by industry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amico Settefrati</w:t>
+                <w:t xml:space="preserve">Fabrication of Ti substrate grain dependent C/TiO2 composites through carbothermal treatment of anodic TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Valero-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Calvillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charbel Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATCH Newsletter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (13), pp.9220-9231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp07727c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327920v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of multimicrometric coherent γ′ precipitates in a hot-forged γ-γ′ nickel-based superalloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+                <w:t xml:space="preserve">Full field modeling of recrystallization and grain growth thanks to a level set approach: towards modeling by industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MATCH Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354002v1</w:t>
+                <w:t xml:space="preserve">hal-01327920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field modelling of dynamic and post-dynamic recrystallization during hot deformation of Inconel 718 in the absence of δ phase particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Zouari</w:t>
+                <w:t xml:space="preserve">Evidence of multimicrometric coherent γ′ precipitates in a hot-forged γ-γ′ nickel-based superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agathe Charpagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennegues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.12.102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 263 (1), pp.106-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297977v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Growth of Low Stored Energy Grains During δ Sub-solvus Annealing in the Inconel 718 Nickel-Based Superalloy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mean field modelling of dynamic and post-dynamic recrystallization during hot deformation of Inconel 718 in the absence of δ phase particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meriem Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-015-3035-9⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 655, pp.408-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2015.12.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01182884v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical factors influencing annealing twin development in nickel during recrystallization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">2D finite element modeling of misorientation dependent anisotropic grain growth in polycrystalline materials: Level set versus multi-phase-field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony D. Rollett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-015-9067-0⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 104, pp.108-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159091v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01148034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D finite element modeling of misorientation dependent anisotropic grain growth in polycrystalline materials: Level set versus multi-phase-field method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Thermo-mechanical factors influencing annealing twin development in nickel during recrystallization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony D. Rollett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory S. Rohrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (15), pp.5191-5203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-015-9067-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01148034v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+                <w:t xml:space="preserve">Selective Growth of Low Stored Energy Grains During δ Sub-solvus Annealing in the Inconel 718 Nickel-Based Superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Agnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Laigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.07.042⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (9), pp.4405-4421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-015-3035-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01203060v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of annealing twin nucleation at triple lines in nickel during grain growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lind</w:t>
+                <w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.041⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 109, pp.388-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186079v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a level set methodology to simulate grain growth in the presence of real secondary phase particles and stored energy - Application to a nickel-base superalloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanne Laigo</w:t>
+                <w:t xml:space="preserve">Observation of annealing twin nucleation at triple lines in nickel during grain growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. Hefferan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiu Fai Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.054⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 99, pp.63-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00983317v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing twin development during recrystallization and grain growth in pure nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory S. Rohrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony D. Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 597, pp.295-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msea.2014.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbothermal Transformation of TiO2 into TiOxCy in UHV: Tracking Intrinsic Chemical Stabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Favaro</w:t>
+                <w:t xml:space="preserve">Development of a level set methodology to simulate grain growth in the presence of real secondary phase particles and stored energy - Application to a nickel-base superalloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Agnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Franchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Laigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp506728w⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.233-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108120v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metallurgical approach to individually assess the rheology of alpha and beta phases of Ti-6Al-4V in the two-phase domain</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbothermal Transformation of TiO2 into TiOxCy in UHV: Tracking Intrinsic Chemical Stabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Calvillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Fittipaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Agnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Favaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (39), pp.22601-22610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp506728w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947591v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBSD coupled to SEM in situ annealing for assessing recrystallization and grain growth mechanisms in pure tantalum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Llorca</w:t>
+                <w:t xml:space="preserve">A metallurgical approach to individually assess the rheology of alpha and beta phases of Ti-6Al-4V in the two-phase domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Massoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12034⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89, pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808226v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of microstructure and twin density during thermomechanical processing in a γ-γ' nickel-based superalloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EBSD coupled to SEM in situ annealing for assessing recrystallization and grain growth mechanisms in pure tantalum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kerisit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Llorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.06.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 250 (3), pp.189-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722027v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast in-situ annealing stage coupled with EBSD: A suitable tool to observe quick recrystallization mechanisms</w:t>
+                <w:t xml:space="preserve">Evolution of microstructure and twin density during thermomechanical processing in a γ-γ' nickel-based superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Souaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchar.2012.04.020⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (13), pp.5056-5066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2012.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709665v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of recrystallization on tensile behavior, texture, and anisotropy of Ti-3Al-2.5 V cold pilgered tubes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast in-situ annealing stage coupled with EBSD: A suitable tool to observe quick recrystallization mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201000328⟩</w:t>
+              <w:t xml:space="preserve">Materials Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70, pp.28-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchar.2012.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00595335v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach to modeling the flow curve of hot deformed austenite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Quelennec</w:t>
+                <w:t xml:space="preserve">Effect of recrystallization on tensile behavior, texture, and anisotropy of Ti-3Al-2.5 V cold pilgered tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Bayona-Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIJ international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2355/isijinternational.51.945⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.383-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636513v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical analyses on single source precursor growth CdSe semiconductor nanomaterials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dalmasso</w:t>
+                <w:t xml:space="preserve">A new approach to modeling the flow curve of hot deformed austenite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Quelennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J. Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland E. Logé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.06.003⟩</w:t>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (6), pp.945-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2355/isijinternational.51.945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00836243v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the possibility of grain boundary engineering via hot-working in a nickel-base superalloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Souaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Nazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Chastel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland E. Logé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62, pp.Pages 851-854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2010.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misorientations induced by deformation twinning in titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony D. Rollett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (3), pp.Pages 596-602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S0021889810008228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations on the effect of a magnetic field on the annealing texture and microstructure evolution in zirconium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. A. Molodov</w:t>
+                <w:t xml:space="preserve">Physical and chemical analyses on single source precursor growth CdSe semiconductor nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Arl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.02.027⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124 (1), pp.129-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2010.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509735v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the tensile behavior of a TWIP steel based on the texture and microstructure evolutions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Allain</w:t>
+                <w:t xml:space="preserve">Observations on the effect of a magnetic field on the annealing texture and microstructure evolution in zirconium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. A. Molodov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.031⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (10), pp.Pages 3568-3581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401417v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EBSD for analysing the twinning microstructure in fine-grained TWIP steels and its influence on work hardening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 235 (1), pp.Pages 67-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2818.2009.03182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBSD for analysing the twinning microstructure in fine-grained TWIP steels and its influence on work hardening</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">Analysis of the tensile behavior of a TWIP steel based on the texture and microstructure evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Gey</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Humbert</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 500 (1-2), pp.196 - 206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2008.09.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402444v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanisms of microstructure formation in a nanostructured oxide dispersion strengthened FeAl alloy obtained by spark plasma sintering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+                <w:t xml:space="preserve">EBSD for analysing the twinning microstructure in fine-grained TWIP steels and its influence on work hardening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Launois</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Humbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15, pp.108-118</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121287v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Microtexture of Cold-Rolled Commercially-Pure Titanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The mechanisms of microstructure formation in a nanostructured oxide dispersion strengthened FeAl alloy obtained by spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis Wagner</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Launois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 42, pp.2405-2416</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.108-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161810v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00121287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of Orientation Distribution Function determination based on EBSD data – case of a recrystallized low alloyed Zr sheet</w:t>
+                <w:t xml:space="preserve">Microstructure and Microtexture of Cold-Rolled Commercially-Pure Titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Sawina</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dewobroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H-.R. Wenk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 227, pp.275-283</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42, pp.2405-2416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169865v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanisms governing the texture and microstructure evolution during static recrystallization and grain growth of low alloyed zirconium sheets (Zr702)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of Orientation Distribution Function determination based on EBSD data – case of a recrystallized low alloyed Zr sheet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gerspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Sawina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.826-833</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 227, pp.275-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00112408v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal orientation distribution in HOD films investigated by SEM and TEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Guise</w:t>
+                <w:t xml:space="preserve">On the mechanisms governing the texture and microstructure evolution during static recrystallization and grain growth of low alloyed zirconium sheets (Zr702)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dewobroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Bauer-Grosse</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15, pp.531-535</w:t>
+              <w:t xml:space="preserve">International Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.826-833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111897v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal orientation distribution in highly oriented diamond films investigated by SEM and TEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Crystal orientation distribution in HOD films investigated by SEM and TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bauer-Grosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Volume 15, Issues 4-8, pp.531-535. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 15, pp.531-535</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00125794v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardness, thermal stability and yttrium distribution in nanostructured deposits obtained by thermal spraying from milled - Y2O3 reinforced - or atomized FeAl powders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gang Ji</w:t>
+                <w:t xml:space="preserve">Crystal orientation distribution in highly oriented diamond films investigated by SEM and TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bauer-Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermetallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 15, Issues 4-8, pp.531-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2005.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00111892v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature tempering behavior in a structural steel under high magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yudong Zhang</w:t>
+                <w:t xml:space="preserve">Hardness, thermal stability and yttrium distribution in nanostructured deposits obtained by thermal spraying from milled - Y2O3 reinforced - or atomized FeAl powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIJ international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 45, pp.913-917</w:t>
+              <w:t xml:space="preserve">Intermetallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.715-721</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112407v1</w:t>
+                <w:t xml:space="preserve">hal-00111892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetically affected texture and grain structure development in titanium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.J. Konijnenberg</w:t>
+                <w:t xml:space="preserve">Low temperature tempering behavior in a structural steel under high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 59:26, pp.3209-3213</w:t>
+              <w:t xml:space="preserve">ISIJ international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 45, pp.913-917</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111877v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture evolution during grain growth in recrystallized commercially-pure titanium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetically affected texture and grain structure development in titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Molodov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.J. Konijnenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis Wagner</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Sheikh-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 397, pp.346-355</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59:26, pp.3209-3213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111853v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture heterogeneities and their determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+                <w:t xml:space="preserve">Texture evolution during grain growth in recrystallized commercially-pure titanium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natanael Dewobroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Physics of Metals and Metallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 96 suppl.1, pp.S75-S90</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 397, pp.346-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00112398v1</w:t>
+                <w:t xml:space="preserve">hal-00111853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Texture heterogeneities and their determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Physics of Metals and Metallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 96 suppl.1, pp.S75-S90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00112398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evolution of recrystallisation texture and microstructure in low alloyed titanium sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 50, pp.1245-1259. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1359-6454(01)00427-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId405"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12761,51 +12895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FE7066A"/>
+    <w:nsid w:val="43BE8778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12909,51 +13043,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C1B6ED78"/>
+    <w:nsid w:val="AB17F008"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13143,51 +13277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bozzolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8963-977X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159789079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2870-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Sadriji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08120-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Brozovic Gariglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee Semiatin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2026.119266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Machado Alves da Fonseca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.117009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938198v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potenciano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Fonseca Alvarenga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Danylova" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dairon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102361" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446878v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Huyghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08084-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernacki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13320" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafez Haghighat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gehrmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07018-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206761" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Soares Janeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-06996-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800532v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Katnagallu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Saksena" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118141" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800550v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101585" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858777v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mavrikakis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saikaly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Calvillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.C. Campos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacomet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874759v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coyne-Grell" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blaizot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahimi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Violatos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouveau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06878-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874823v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165465" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858156v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Ouhiba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06672-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463805v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Janeiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121921" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463482v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110977" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vernier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463746v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143883" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577240v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Almoric" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100414" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134419v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya K Kini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Savan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breitbach" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Addab" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126945" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Sharma" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Graef" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111105" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.11.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463205v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Log&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06411-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463408v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06373-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030659v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05772-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030506v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semiatin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levkulich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heck" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05673-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030648v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Jaeger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermaut" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Freiherr von Th&#252;ngen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111056" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947955v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ludwig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.064" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431747v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.10.008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064622v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018058" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331882v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicola&#255;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiorucci" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.061" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008682v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Mansour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12769" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417431v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Schlosser" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leonard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Roatta" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.03.026" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973058v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamadi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delautre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4748-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719248v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.048" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797496v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.04.037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822400v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4734-9" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Silvent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.015" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01890856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.050" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01575741v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Vincentis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Schwindt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avalos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717009372" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01630159v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zouari" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7110476" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473680v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#252;diger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Favaro" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valero-Vidal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calvillo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00472" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327901v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.04.045" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RK1G5B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248299v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Agnoli" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353581v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.240" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01308669v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine R&#252;diger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07727c" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354002v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12380" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297977v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.12.102" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182884v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Laigo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3035-9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159091v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollett" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9067-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148034v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.03.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186079v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Hefferan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiu Fai Li" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lind" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.041" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983317v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.054" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RN9P3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945387v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.01.018" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108120v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fittipaldi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Agnoli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506728w" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947591v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.01.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00808226v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Llorca" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12034" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00722027v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soua&#239;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.06.028" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709665v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.04.020" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595335v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bayona-Carrillo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Camelin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000328" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636513v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quelennec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Jonas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.945" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836243v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.003" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDJPVQS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481433v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.02.019" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509737v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810008228" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65N5RGRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509735v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Molodov" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.02.027" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BMVTNF9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03182.x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402444v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121287v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161810v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dewobroto" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-.R. Wenk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169865v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gerspach" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sawina" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112408v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barberis" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111897v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer-Grosse" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125794v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.12.031" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1GJXJN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111892v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112407v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111877v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molodov" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Konijnenberg" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Sheikh-Ali" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111853v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112398v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111063v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00427-X" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFKC3ZLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-bozzolo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8963-977X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/159789079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-2870-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472835v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Grau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mauget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnik Sadriji" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-026-08120-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532807v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Brozovic Gariglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lee Semiatin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2026.119266" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407125v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Machado Alves da Fonseca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Durand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Longuet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coudon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2025.117009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Huyghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Georges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Jaeger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-025-08084-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Potenciano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicola&#255;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Fonseca Alvarenga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Danylova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dairon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2025.102361" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607777v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jaime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desbief" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Goupil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernacki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.13320" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hafez Haghighat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sharma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gehrmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alves" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-07018-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353410v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Roth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Flipon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206761" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Soares Janeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Franchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-023-06996-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800532v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paumier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Katnagallu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparna Saksena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.118141" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Murgas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072434" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956552v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Alvarado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117459" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800550v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Flipon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bozzolo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2022.101585" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858777v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mavrikakis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saikaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Calvillo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P.C. Campos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacomet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2022.112072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874759v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coyne-Grell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blaizot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahimi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Violatos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nouveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06878-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.165465" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Ouhiba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boissonnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-022-06672-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Grand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gaillac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110977" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Vernier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agathe Charpagne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fausty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14143883" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463805v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilusca Janeiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met11121921" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463482v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/abe0a7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577240v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Almoric" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Seret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Houel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202100414" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya K Kini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subin Lee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Savan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Breitbach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Addab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2021.126945" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463346v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Sharma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc de Graef" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.111105" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463873v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.11.035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463205v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Log&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fiorucci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06411-5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463408v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-021-06373-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alejandro Ruiz Sarrazola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Moussa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.109892" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Semiatin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Levkulich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05673-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030659v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05772-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030648v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Charpagne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Polonsky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Echlin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Jacomet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Jaeger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.05.020" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Danard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lilensten" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermaut" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Freiherr von Th&#252;ngen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032111056" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947955v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Courtois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ludwig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.09.064" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431747v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.10.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03030600v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.04.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicola&#255;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fiorucci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franchet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cormier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2019.05.061" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Beausir" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kerisit" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Helbert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018058" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01931416v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Kelly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2018.11.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126125v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Signorelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719004035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008682v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haithem Mansour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12769" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417431v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Schlosser" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leonard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Roatta" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.03.026" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01797496v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2018.04.037" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01719248v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.048" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973058v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamadi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hamon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delautre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4748-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822400v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4734-9" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01731431v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Micheli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.03.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01822412v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lesne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Silvent" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.06.015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01890856v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.09.050" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817936v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-018-4707-z" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01853983v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018034" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01770044v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Nikolaevich Ilin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2018.03.063" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01573836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.08.015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01509485v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Besnard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2017.04.005" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01575741v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Vincentis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Schwindt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avalos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717009372" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01630159v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zouari" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland E. Log&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met7110476" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01473680v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#252;diger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Favaro" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valero-Vidal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calvillo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00472" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01248299v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Jin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Agnoli" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Lin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory S. Rohrer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met6010005" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01353581v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Billot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.240" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01369919v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-0309-6" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327901v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulais-Sinou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Poitrault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2016.04.045" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RK1G5B9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01308669v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine R&#252;diger" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp07727c" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327920v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354002v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12380" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01297977v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2015.12.102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01148034v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollett" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.03.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01159091v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-015-9067-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01182884v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Laigo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-015-3035-9" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01186079v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Hefferan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiu Fai Li" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lind" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.07.041" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00945387v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D. Rollet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2014.01.018" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00983317v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.054" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2RN9P3F-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01108120v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fittipaldi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Agnoli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp506728w" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00947591v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saby" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Massoni" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2014.01.001" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00808226v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Llorca" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12034" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00722027v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Soua&#239;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.06.028" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00709665v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2012.04.020" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00595335v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Bayona-Carrillo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Thomas" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Camelin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000328" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00636513v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Quelennec" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J. Jonas" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2355/isijinternational.51.945" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481433v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Naz&#233;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Chastel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2010.02.019" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509737v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0021889810008228" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-65N5RGRK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836243v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalmasso" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gaumet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2010.06.003" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDJPVQS9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509735v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. A. Molodov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.02.027" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BMVTNF9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509738v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Barbier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Allain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humbert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2009.03182.x" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02401417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Allain" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2008.09.031" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02402444v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121287v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Ji" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Launois" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161810v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natanael Dewobroto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-.R. Wenk" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169865v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gerspach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Sawina" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112408v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barberis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111897v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guise" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bauer-Grosse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125794v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2005.12.031" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V1GJXJN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111892v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112407v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. He" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhao" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zuo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111877v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molodov" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Konijnenberg" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Sheikh-Ali" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111853v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112398v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bolle" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111063v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6454(01)00427-X" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFKC3ZLX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>