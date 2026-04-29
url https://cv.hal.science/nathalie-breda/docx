--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie BREDA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-breda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4550-5710</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084660996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (155)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing resilience of European beech tree to recurrent extreme drought events through ring growth, wood anatomy and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (4), pp.955-973. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.70014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does long-term drought or repeated defoliation affect seasonal leaf N cycling in young beech trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), tpae054. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpae054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential processes leading to winter reddening of young Douglas-fir Pseudotsuga menziesii in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01242-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une campagne de mesures inédite pour quantifier les bienfaits des arbres d’alignement à Strasbourg – Le projet TIR4STREET (1er épisode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, aléa, adaptation, résilience : des concepts utiles pour analyser, comprendre et gérer les crises sanitaires en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision pluridisciplinaire des sécheresses en forêt : comment les quantifier, évaluer leurs impacts et s'y adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brèteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Veuillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.307-321. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier sols forestiers à engorgement temporaire, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Diversification a Suitable Option to Reduce Drought-Induced Risk of Forest Dieback? An Economic Approach Focused on Carbon Accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.295-309. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-022-09821-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des arbres et des semis soumis à ennoyage : ajustements écophysiologiques, désordres métaboliques et adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier sols forestiers à engorgement temporaire, 73, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (Avril - Juin 2022), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leafy season length is reduced by a prolonged soil water deficit but not by repeated defoliation in beech trees (Fagus sylvatica L.): comparison of response among regional populations grown in a common garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gérémia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 297, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taccoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 489, pp.119048. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889520v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition preference of the forest cockchafer (Melolontha hippocastani Fabr. 1801) at the stand scale depends on oak proportion, canopy openness and ground accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2), pp.53. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01066-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du choix de lieu de ponte par le hanneton forestier dans les Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacrificing growth and maintaining a dynamic carbohydrate storage are key processes for promoting beech survival under prolonged drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-019-01923-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Year-to-year crown condition poorly contributes to ring width variations of beech trees in French ICP level I network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 465, pp.118071. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fertilization transiently increases radial growth in sessile oaks but does not change their resilience to severe soil water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 432, pp.923-931. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are 40 years better than 55 ? An analysis of the reduction of forest rotation to cope with drought events in a Douglas fir stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-019-0813-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term nitrogen dynamics are impacted by defoliation and drought in Fagus sylvatica L. branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), pp.792-804. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpz002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of the performance of δ13C and δ18O of F. sylvatica, P. sylvestris and Q. petraea in the record of past climate variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution models may misdirect assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.446-457. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias correction of dynamically downscaled precipitation to compute soil water deficit for explaining year-to-year variation of tree growth over northeastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Asse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232, pp.247-264. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local soil type variability controls the water budget and stand productivity in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Kirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dendrochronologie, l’art de lire dans les cernes des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métaprogramme Adaptation au Changement Climatique de l'Agriculture et de la Forêt (ACCAF) de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l'âge d'exploitabilité : une stratégie d'adaptation économiquement acceptable face aux risques induits par la sécheresse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal and interior Douglas-fir provenances differ in growth performance and response to drought episodes at adult age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.709-720. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0393-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir is vulnerable to exceptional and recurrent drought episodes and recovers less well on less fertile sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.697-708. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0220-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances in European beech water relation during an extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (7), pp.821 - 829. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0383-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to forest decline in a context of climate changes: new prospects about an old question in forest ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.627-631. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0411-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : impact sur les feuillus décidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 632, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood density proxies of adaptive traits linked with resistance to drought in Douglas fir (Pseudotsuga menziesii (Mirb.) Franco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (5), pp.1289-1304. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-014-1003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of carbohydrate reserves in the trunk of declining European beech trees (Fagus sylvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.675-682. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0240-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de dépérissements de douglas en France depuis 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (Dossier Douglas et Sécheresse), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et douglas: réaction différente entre provenances du coeur de l'aire naturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence in adult oak trees of a mixotrophic lifestyle during spring reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.136 - 139. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts au changement climatique : quelques acquis de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 209, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récent dépérissement du douglas : des sécheresses extrêmes et récurrentes en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et douglas : réaction différentes entre provenances au cœur de l’aire naturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (Dossier Douglas et Sécheresse), pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment choisir ses essences d’arbres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vosges Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14/11/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epicormic ontogeny in Quercus petraea constrains the highly plausible control of epicormic sprouting by water and carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (2), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du douglas face aux contraintes climatiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces chenilles qui attaquent les chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vosges Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16/06/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres, ces grands résilients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17/12/2012, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage d’expériences sylvicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vosges Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19/06/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'avenir des forêts françaises face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lorraine, les scientifiques au secours du chêne pédonculé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23/11/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique - Les aires de répartition des essences vont se modifier obligeant les forestiers à s’adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 08/01/2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau forestière de qualité : comment agir sur les quantités produites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Fiquepron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (3), pp.283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de l’adaptation à la sécheresse chez le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (3), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2012.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of soil CO2 efflux linked to soil parameters and ecosystem characteristics in a temperate beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154-155, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations climatiques déshydratent les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Républicain Lorrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17/12/2012, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing growth responses to climatic variations and soil water deficits of Fagus sylvatica, Quercus petraea and Pinus sylvestris in a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 265, pp.161 - 171. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2011.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes of C and N non-structural compounds in the stem sapwood of adult sessile oak and beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (8), pp.843-854. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climator, simulations d’impacts du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a 26kDa vegetative storage protein in the stem sapwood of mature pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gonzales Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour raisonner les calculs de flux d’eau et de bilan hydrique à l’échelle du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of hydraulic lift in a young beech and oak mixed forest usingO-18 soil water labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.885 - 894. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-011-0563-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen sources for current-year shoot growth in 50-year-old sessile oak trees: an in situ 15N labeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (12), pp.1390-1400. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on water relations in beech: The contribution of exchangeable water reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Betsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 151 (5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variation in carbon allocation at tree and stand scales in beech (Fagus sylvatica L.) and sessile oak (Quercus petraea (Matt.) Liebl.) using a chronosequence approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.177-192. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of total soluble proteins in adult trees of quercus petraea (matts.) liebl and fagus sylvatica L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencia Forestal en México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functioning of the whole plants: the water continuum and coupling with other components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Saugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree A. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrique : l'étape clé de la détermination des paramètres et des variables d'entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree responses to extreme drought and some biotic events: Towards a selection according to hazard tolerance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340 (9-10), pp.651-662. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hêtre face aux changements climatiques - 1. Le hêtre en France en 2100 : la portion congrue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of fluxes and stand growth in a young beech forest at Hesse, North-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ngao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (704), n.p. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hêtre face aux changement climatiques: Connaître les points faibles du hêtre pour mieux les surmonter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hêtre face aux changements climatiques. Connaître les points faibles du hêtre pour mieux les surmonter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and validation of hyperspectral indices for the estimation of broadleaved forest leaf chlorophyll content, leaf mass per area, leaf area index and leaf canopy biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (10), pp.3846-3864. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of fluxes and stand growth in a young beech forest at Hesse, North-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hêtre face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série n° 2, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for soil water control on carbon and water dynamics in European forests during an extremely dry year: 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (1-2), pp.123-145. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hêtre face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between oak tree phenology and the secretion of organic matter degrading enzymes by Lactarius quietus ectomycorrhizas before and during bud break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (7), pp.1655-1663. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie et fonctionnement des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of soil chemistry and water availability in site-related delta(13)C variations in French beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Weitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (7), pp.1043-1051. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/27.7.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les feuilles tombent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse Info INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling leaf mass per area in forest canopy as affected by prevailing radiation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 211 (3-4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la végétation dans les processus de propagation de la sécheresse dans les sols argileux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120-121, pp.35-43. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2007120035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sylvicole, quels comportements adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aggregating spatial parameters on modelling forest carbon and water fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 139 (3-4), pp.269-287. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences visibles de l'été 2003 sur les forêts : des réactions immédiates contrastées, des incertitudes sur les conséquences à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Belrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut faire le gestionnaire forestier face au risque de sécheresse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate forest trees and stands under severe drought: a review of ecophysiological responses, adaptation processes and long-term consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.625-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate forest trees and stands under severe drought: a review of ecophysiological responses, adaptation processes and long-term consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.625-644. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des essences forestières sur sol à nappe temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (4), pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of a declining Quercus robur (L.) stand from 1999 to 2001. II. Daily actual evapotranspiration and soil water reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Devillez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.615-623. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of a declining Quercus robur (L.) stand from 1999 to 2001. II. Daily actual evapotranspiration and soil water reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Devillez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.615-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of a declining Quercus robur (L.) stand from 1999 to 2001. I. Trees and forest floor daily transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Devillez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (6), pp.503-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques : des impacts encore peu visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isère Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 261 (Numéro spécial Forêts), pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ring width a reliable proxy for stem-biomass increment ? A case study in European Beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (12), pp.2920-2933. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X05-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of a declining Quercus robur (L.) stand from 1999 to 2001. I. Trees and forest floor daily transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Devillez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.503-512. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie des arbres. Les effets de la sécheresse et de la canicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 474, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling variability of wood density in beech as affected by ring age, radial growth and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.264-276. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-003-0303-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of summer droughts using tree-ring cellulose isotopes: a calibration study with living oaks from Brittany (western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raffali-Delerce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56, pp.160-174. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0889.2004.00086.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sécheresse de 2003 dans le contexte climatique des 54 dernières années : analyse écophysiologique et influence sur les arbres forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (2), pp.109-131. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie des arbres. Les effets immédiats de la canicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 474, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term variations in leaf plant area index and light extinction in a Fagus sylvatica stand as estimated from global radiation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tenhunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.225-238. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-004-0074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding time lag effects of the drought 2003 on physiological and phenological behaviour in oak and beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based measurements of leaf area index: a review of methods, instruments and current controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (392), pp.2403-2417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of above-ground and below-ground carbohydrate reserves in adult trees of two contrasting broad-leaved species (Quercus petraea and Fagus sylvativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 157, pp.605-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Retrospective Isotopic Study of Spruce Decline in the Vosges Mountains (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonie Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022176025379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et canicule de l'été 2003 : quelles conséquences pour les forêts françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (4), pp.299-308. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et canicule de l'été 2003: quelles conséquences pour les forêts françaises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (4), pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective isotopic study of spruce decline in the Vosges moutains (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.201-222. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022176025379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index from litter collection: impact of specific leaf area variability within a beech stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (3), pp.371-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la conduite des peuplements forestiers sur les ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations phénologiques des peuplements du réseau national de suivi à long terme des écosystèmes forestiers (Renecofor).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janis Differt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a canopy gas exchange model and derivation of a soil water modifier for transpiration for sugar maple (Acer saccharum Marsh.) using sap flow density measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 163 (1-3), pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting distribution and seasonal dynamics of carbohydrate reserves in stem wood of adult ring-porous sessile oak and diffuse-porous beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.1201-1210. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/22.17.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of water-use efficiency of seedlings from two sympatric oak species: genotype x environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/22.6.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of water-use efficiency of seedlings from two sympatric oak species: genotype × environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/22.6.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des changements climatiques régionaux en France entre 1956 et 1997. Réflexions en terme de conséquences pour les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (7), pp.733-754. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques en France +1,2° depuis 40 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 139, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotope discrimination and wood anatomy variations in mixed stands of Quercus robur and Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Feuillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (8), pp.861-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotope discrimination and wood anatomy variations in mixed stands of Quercus robur and Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Feuillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (8), pp.861-868. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0016-8025.2001.00733.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des sols de la forêt de Hesse (Lorraine). Contribution à l'étude du bilan hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.279-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of forest canopy conductance dependent on climate, soil water availability and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (8), pp.755-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions possibles des contraintes climatiques et conséquences pour la croissance des arbres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52 (sp), pp.73-90. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of forest canopy conductance dependent on climate, soil water availability and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (8), pp.755-765. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indice foliaire des couverts forestiers : mesure, variabilité et rôle fonctionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (2), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nette tendance à l'augmentation des températures en France depuis les années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle clé des déficits hydriques dans le dépérissement de chênaies en Forêt de la Harth (Alsace du Sud) établi par une analyse dendroécologique et écophysiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gérémia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schipfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of tree-ring delta13C and water-use efficiency of beech (Fagus sylvatica L.) in the north-eastern France during the past century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duquesnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21, pp.565-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation du rôle important des facteurs prédisposants lors du dépérissement des chênes en forêt de Haguenau par une étude dendrochronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gérémia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Geldreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling canopy conductance and stand transpiration of an oak forest from sap flow measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.537-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interannual variations of transpiration, leaf area and radial growth of a sessile oak stand (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.521-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal conductance and xylem-sap abscisic acid (ABA) in adult oak trees during a gradually imposed drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interannual variations of transpiration, leaf area index and radial growth of a sessile oak stand (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.521-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration of trees and forest stands: short and long-term monitoring using sapflow methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Saugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole tree hydraulic conductance and water loss regulation in Quercus during drought: evidence for stomatal control of embolism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling canopy conductance and stand transpiration of an oak forest from sap flow measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.537-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences climatiques et successions de sécheresses : outils d'analyse et exemples sur la période 1979-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole tree hydraulic conductance and water loss regulation in Quercus during drought : evidence for stomatal control of embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relations of adult Norway spruce (Picea abies (L) Karst) under soil drought in the Vosges mountains : water potential, stomatal conductance and transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thinning on soil and tree water relations, transpiration and growth in an oak forest (Quercus petraea (Matt.) Liebl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15, pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of deciduous forest leaf area index using direct and indirect methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 104, pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation du bilan hydrique des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (S), pp.59-68. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water dynamics in an oak stand. I soil moisture, water popentials and water uptake by roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 172, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relations of adult Norway spruce (Picea abies (L) Karst) under soil drought in the Vosges mountains: water potential, stomatal conductance and transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (2), pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des modifications de la structure du couvert forestier sur le bilan hydrique, l'état hydrique des arbres et la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47 (1), pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water dynamics in an oak stand. A model of the soil-root network compared with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 172, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial and radial water flow in the trunks of oak trees: a quantitative and qualitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Anfodillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.1383-1396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field comparison of transpiration, stomatal conductance and vulnerability to cavitation of Quercus petraea and Quercus robur under water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.571-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field comparison of transpiration, stomatal conductance and vulnerability to cavitation of Quercus petraea and Quercus robur under water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (6), pp.571-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer in a mature oak stand (Quercus petraea): seasonal evolution and effects of a severe drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23 (6), pp.1136-1143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to air embolism of three European oak species (Quercus petraea (Matt) Liebl, Q. pubescens Willd, Q. robur L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49, pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to air embolism of three European oak species (Quercus petraea (Matt) Liebl, Q pubescens Willd, Q robur L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (3), pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis of oak trees (Quercus petraea (Matt.) Liebl.) during drought under field conditions: diurnal course of net CO2 assimilation and photochemical efficiency of photosystem II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 15, pp.809-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of hydraulic conductance of some adult conifers under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (suppl.), pp.357s-360s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg - The TIR4sTREEt project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2022, Paris Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between non-structural carbohydrates reserves and growth resilience of Fagus sylvatica to extreme drought events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of recurrent extreme drought events on the dynamics of radial growth, wood anatomy and stable isotopes in beech trees from 2013 to 2022 in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg – The TIR4STREET project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque annuel de l’Association Internationale de Climatologie "Climat et changements environnementaux : mesures, enjeux, transitions", 19-21 juin 2024, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biljou© : Modèle de bilan hydrique forestier journalier et un site web dédié à la quantification des épisodes de sécheresse en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle « Forêt, sol et eau, des alliés naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forêt Méditerranéenne, Apr 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses du hêtre à des sécheresses extrêmes et récurrentes : Partie2 –rôle des réserves carbonées dans la résilience de la croissance d’arbres matures à la sécheresse de 2018-2020 dans le Nord-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées TEMPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses du hêtre à des sécheresses extrêmes et récurrentes :Partie 1 – phénologie foliaire et rôle des réserves carbonées dans la mortalité de jeunes arbres soumis à 3 ans d’exclusion des pluies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées TEMPO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOERE TEMPO, Oct 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taccoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « SANTECOFOR – Santé des écosystèmes forestiers : Enjeux de société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor et MNHN, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du dépérissement et de la résilience du hêtre suite à la sécheresse extrême de 2018 dans le Nord-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Labex ARBRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ARBRE, Dec 2023, Champenoux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept de vulnérabilité à la perception des dépérissements forestiers par société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « SANTECOFOR – Santé des écosystèmes forestiers : Enjeux de société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor et le MNHN. Muséum national d’Histoire Naturelle, Jardin des Plantes, Mar 2022, Paris, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des couverts forestiers et exposition des forêts et arbres forestiers aux sécheresses : enseignements pour la sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance publique de l'Académie d'Agriculture de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France. pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un nouveau protocole de régionalisation dynamique du climat pour l'estimation du bilan hydrique de douglasaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France; Université Toulouse III, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Biljou-web : des services climatiques pour quantifier les sécheresses en forêt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Réseau d'animation scientifique RisqFor (Evaluation et gestion des risques en forêt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECODIV, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la gestion des crises forestières : les concepts et leur mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Ateliers REGEFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, GIP ECOFOR &amp; LABEX ARBRE, Jun 2021, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse, excès d'eau et chenilles phytophages : un cocktail difficile à surmonter pour les chênaies lorraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Réseau d'animation scientifique ECODIV RisqFor (Evaluation et gestion des risques en forêt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECODIV, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournée Forestière Dépérissement de hêtres en forêt domaniale de Bride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larousse Tony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Ateliers REGEFOR Forêts en crise : relevons le défi !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, GIP ECOFOR, LABEX ARBRE, Jun 2021, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur-mortalités de hêtre depuis 2018 : une cascade d'aléas climatiques et biotiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Réseau d'animation scientifique RisqFor (Evaluation et gestion des risques en forêt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECODIV, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dérèglement climatique: un défi pour les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNHF, May 2021, Web Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : les enjeux pour l’avenir de l’agriculture régionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence régionale de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire prospectif de l’agriculture Bourgogne Franche-Comté, Conseil régional de Bourgogne Franche-Comté &amp; Cerfrance, Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion du carbone préservant la fonction stockage est un processus clé pour la survie du hêtre sous sécheresse prolongée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre : Les réserves carbonées chez les ligneux " L’arbre et l’arbuste face aux changements climatiques et aux atmosphères urbaines "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can inter-annual variation of tree crown condition of Fagus sylvatica explain radial growth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2019, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des réserves carbonées dans le houppier de Chênes pédonculés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réserves carbonées chez les ligneux « L’arbre et l’arbuste faces aux changements climatiques et aux atmosphères urbaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’Etude de l’Arbre (GEA), Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melolontha hippocastani outbreak impact intensively the Fine Root Biomass (FRB) of Oak stand forests -Alsace -east of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchafor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does storage function play in the death of beech trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water starvation impacts faster and more severely phenology and growth than carbon starvation in ten years old beech trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA metaprogramme on Adaptation of Agriculture and Forests to Climate Change (AAFCC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURVIVORS, a participative research project involving junior high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Galley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to CSA progress through a national integrative multidisciplinary research program on adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURVIVORS, a participative research project involving junior high school studients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de la gestion forestière en contexte changeant, risqué et incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l’Innovation Agronomique (CIAG) : Intensification durable des systèmes de production forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un modèle climatique régional pour l'analyse des contraintes hydriques sur les douglasaies de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.487-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil drought: Comparing tree species strategies for soil water uptake (using water stable isotopes). Impact on the carbon and water dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kolloquium Universität Freiburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Freiburg, Germany. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services opérationnels apportés à l’agriculture et la forêt – Etat des lieux et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire télédétection, prospective Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du Douglas dans le cadre des contraintes climatiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Nationales du Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France Douglas. FRA., Sep 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring pine defoliation due to the processionary moth at regional scale from MODIS time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delayed impact of a summer drought on the carbon and water vapor fluxes exchanged by a European beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest phenology and forest health assessment using low-resolution satellite data and national-wide ground observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. TERRABITES Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Frascati, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based forest health monitoring using coarse resolution data: focus on the 2003 and 2011 droughts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional patterns of french forest phenology derived from MODIS and SPOT vegetation data over the last decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can trees be mycoherotrophic? Isotopic evidence of soil carbon acquisition by ectomycorrhizal oak roots during spring reactivation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EEF Congress 2011. The European Ecological Federation (EEF, www.europeanecology.org) Ávila, Spain, from 25 till 29 September in 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ávila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N sources for current-year shoot growth in 50-year-old sessile oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in labelling and analysis approaches in 15N enrichment studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gothenburg, Sweden. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forest trees and stand vulnerability to extreme events to adapative management: lessons from DRYADE national program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAE. Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des modifications futures du climat sur la forêt en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CLIMATOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse d’une forêt feuillue tempérée aux facteurs du climat, à la disponibilité en eau et à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest decline following the 2003's drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training school 2010 : Impacts of Climate Change on Growth and Mortality of Forests in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Freiburg, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des chênes aux contraintes biotiques et abiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque scientifique de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrique des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers du Réseau Mixte Technologique AFORCE "Stations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner les calculs de flux d’eau et de bilan hydrique à l’échelle du peuplement et formation à la mise en œuvre d’outils de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à mi-parcours du RMT AFORCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantaComp : Le réseau de plantations comparatives d'espèces forestières de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du GEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle : comportement écophysiologique comparé d'essences forestières feuillues co-occurrentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité (des collections d'arbres) : savoir la gérer et la valoriser. Séminaire annuel du GEA [Groupe d'étude de l'arbre]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, ANTIBES, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N source for spring branch growth in 50 year-old-oaks: a 15N labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Présentation orale] Maillard P., El Zein R., Gérant D., Bréda N., Zeller B. (2010) N source for spring branch growth in 50 year-old-oaks: a 15N labelling approach. Symposium on the use of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem”, 01 November 2010, Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem, Faculty of Agriculture, Kyoto University, Japan.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and delayed response of trees and forest stands to drought: coupling water balance and dendroedaphic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of perennial plants to episodic drought : impact on ecosystem. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Göttingen, Germany. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and delayed response of trees and forest stands to drought: coupling water balance and dendroedaphic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of perennial plants to episodic drought: impact on ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Göttingen, Germany. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts face aux changements climatiques : de l'arbre à l'aire bioclimatique. Les acquis du projet DRYADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in recharge of aquifers under several cropping systems due to climate change. Consequences on land use at territorial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACCAE 2010 Adaptation au changement climatique de l'agriculture et des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du Douglas en France dans le cadre des changements climatiques : étude du dépérissement après la sécheresse canicule de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing winter storage and spring remobilisation of carbon and nitrogen in young and old temperate trees with stable isotopes. Relations with soil nutrient availability and environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“using stable isotope to study N fixation and N cycling in ecosystems”, Workshop ecost sibae (Nancy-Friday 10 September 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tree distribution and seasonal dynamics of carbon and nitrogen storage compounds in young and mature temperate trees. Tools for characterization and quantification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les réserves végétales et leur importance agronomique et sylvicole Congrès franco-anglais "Université de Caen Basse-Normandie 9 et 10 Juin 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux, changements climatiques, forêts pour demain : où en est la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens de Bibracte 2009 "Actualités des recherches sur la forêt"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Parc Naturel du Morvan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree responses to extreme drought and some biotic events: Towards a selection according to hazard tolerance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes et évènements climatiques extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of spring 15N uptake in oak and beech saplings submitted to shading and summer defoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Valenzuela Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El-Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pompe biologique performante : contribution des racines fines d'arbres forestiers dans le dessèchement des couches argileuses de sol lors d'épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Sécheresse et Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrique : l'étape clé de la détermination des paramètres et des variables d'entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers Résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et forêt : les arbres comme détecteurs de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Sécheresse et Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hydrique de différentes espèces feuillues lors d'une sécheresse naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Séminaire école doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation du bilan hydrique : l’étape clé de la détermination des paramètres et des variables d’entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité interspécifique de l'acquisition et de l'utilisation des ressources en eau par des espèces forestières feuillues en mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Avignon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree responses to extreme climatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes et événements climatiques extrêmes. Ecosystems and extreme climatic events. Colloque de l'Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hydrique de 5 espèces feuillues en peuplement mélangé lors d'une sécheresse naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Sécheresse et Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il adapter la gestion de la forêt aux sécheresses et si oui, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROFOREST 2006: « Quel climat, quelle forêt pour l'an 2100 ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dompierre-les-Ormes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt face aux changements climatiques : que peut faire le gestionnaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylvobois. Gedefor 55</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Issoncourt, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BILJOU, a forest water balance model to evaluate the duration and intensity of drought in forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the ICP-Forests expert Panel on Meteorology and Phenology Comparison of different water budget models at an European Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Freising, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'allocation de carbone chez le jeune chêne et le hêtre en fonction l'âge et de la fertilité : approche expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter et intra-spécifique de l’efficience d’utilisation de l’eau (WUE) et de la composition isotopique du carbone (d13C) dans une jeune forêt feuillue mélangée du Nord-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Storchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin d'outils et lacunes de connaissances identifiées par l'expertise : quelques propositions pour progresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l'eau en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Champenoux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des essences forestières sur sol à nappe temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et forêt. Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, CHAMPENOUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses écophysiologiques des arbres : comprendre pour prévoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets interactifs d’une [CO2] atmosphérique double et de deux niveaux de fertilisation N sur la gestion du carbone (C) et de l’azote (N) chez des plants de Quercus robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle 2005 (Super-Besse du 8 au 10 Mars 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Super Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thématique « réserves carbonées et azotées » de l’UMR 1137 Ecophysiologie et Ecologie Forestières INRA Nancy - UHP Nancy I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Valenzuela Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la formation des Ingénieurs ONF ou d’administrations forestières organisée par l’UMR. « Présentation des concepts de l’écologie fonctionnelle et de l’écophysiologie forestières et des programmes de recherche ». INRA Champenoux, Mars 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes hydriques et changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt face au changement climatique. Adapter la gestion forestière. Atelier ONF/INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts régionalisés : cycle du carbone, hydrologie, production forestière des forêts de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt face aux changements climatiques : acquis et incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaiblissement et résistance des chênes : rôle des réserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Département Santé de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on aujourd'hui des réserves chez les arbres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales d'Arboriculture Ornementale. Les arbres, leurs tailles en détails</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Randan, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on aujourd'hui des réserves des arbres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales d'Arboriculture Ornementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Randan, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on modelling Forest production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterizacion de proteinas de reserva en Quercus spp y Fagus sylvatica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Valenzuela Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation à l’Université Autonome de Chapingo, Etat de Mexico, dans le cadre des 150 ans de l'Ecole Nationale d'Agriculture de l’ Université. Manifestation intitulée "Boursiers de l'UACH dans le monde". Juillet 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, FRIBOURG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets physiologiques de la sécheresse à court et long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets de la sécheresse et de la canicule 2003 sur les forêts en France et en Allemagne. Implication en matière de gestion et de politique forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress hydrique forestier : importance, évaluation et besoins en cartes d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Environnement et énergie du Conseil Supérieur de la Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Nov 2004, Paris, France. pp.inc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaiblissement et résistances des chênes : rôle des réserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Département de la Santé des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of carbon allocation in trees and forest stand: growth vs storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees as biological system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding time lag effects of the drought 2003 on physiological and phenological behaviour in oak and beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the Drought and Heat in 2003 on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioclimatologie et bilan hydrique en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation DSF "Dépérissements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique saisonnière du carbone et de l’azote chez le chêne et le hêtre : mise en réserve et remobilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences sur invitation dans le cadre d'une mission de coopération France-Canada : 14 décembre 2004 au Centre de Recherche en Biologie Forestière (CRBF), Pavillon Marchand, Université Laval, Québec et 17 décembre 2004 au Groupe de Recherche en Ecologie Forestière (GREF), UQAM, Montréal. Décembre 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans d'eau, de carbonne, et croissance des hêtraies de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Champenoux, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les stratégies de mobilisation des réserves azotées chez le chêne et le hêtre ? L’apport de carbone (limitant ou excédentaire) modifie-t-il cette mobilisation de l’azote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Valenzuela Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs « Intégration de Processus à l’échelle de la plante entière : interactions entre les gestions de l’azote, du carbone et de l’eau ». Réseau d’Ecophysiologie de l’Arbre. St Flour, Mai 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the Hesse Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe Européen CARBOEUROPE (5ème PCRD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Barcelone, Spain. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la conduite des peuplements forestiers sur les ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forêts et Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the TDR trime tube system for profiling water content in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium and Workshop on Time Domain Reflectrometry for Innovate Geotechnical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Evanston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of δ13C and WUE between seedlings of Quercus petraea and Q. robur subjected to different irradiance regimes and water availability levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de méthodes diélectriques pour l'hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buchholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between surface temperature and fluxes : a comparative analysis for temperate deciduous and coniferous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Méribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indice foliaire des couverts forestiers : mesure, variabilité et rôle fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variables de fonctionnement issues des données de télédétection micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de facteur limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal conductance and xylem-sap abscisic acid (ABA) in adult oak trees during a gradually imposed drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling canopy conductance and stand transpiration of an oak forest from sap flow measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole tree hydraulic conductance and water loss regulation in Quercus during drought : evidence for stomatal control of embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interannual variations of transpiration, leaf area and radial growth of a sessile oak stand (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité de la dendroécologie et écophysiologie dans l'analyse des dépérissements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres forestières de l'ENGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des transferts hydriques chez les plantes soumises à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'école-chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought induced dysfunctions of the water transport in oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Selva di fasano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Brindisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak trees under drought constraints : ecophysiological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Selva di fasano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Brindisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of hydraulic conductance of some adult conifers under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Forest Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical and isotopic traits do not explain growth resilience to the drought event 2018-2020 in European beech tree, but carbon reserves do!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Labex ARBRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Champenoux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of secondary pests on carbon allocation in declining beech trees after the 2018 2020 drought episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Labex ARBRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Champenoux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mixtures a good option to reduce drought-induced risk of forest decline? Carbon accounting and economic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO WORLD CONGRESS Agriculture and forest yield optimization considering recovery of conservation areas through integer linear programming and land capability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mixtures a good option to reduce drought-induced risk of forest decline? Carbon accounting and economic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "Adapting forests to climate change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-tree nitrogen dynamics across seasons in response to defoliation and drought in 10 year-old beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Nutrition Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Coppenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts face au changement climatique : de l'arbre à l'aire de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux changements climatiques. L'apports de la recherche collaborative sur projets. Colloque ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Develop a web service portfolio to support the adaptation of agriculture, forestry and water management to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 858 p., 2015, Our common future under climate change. International scientific conference. Abstract book. 7-10 July 2015. Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing web services to foster the adaptation of agriculture, forestry and water management to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015. Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Lorraine’s Beech Provenances to Drought: Disentangling Carbon and Hydraulic dysfunctions leading to Tree Mortality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic impacts on managed forests: projecting the future from the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Our Common Future under Climate Change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau dans la sylviculture des peuplements en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Becquey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de restitution des projets du RMT AFORCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cestas-Pierroton, France. , 2014, Les interventions du colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BILJOU : un outil de simulation du bilan hydrique des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEMEAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. , 2012, Actes du colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of atmospheric CO2 enrichment and of a moderate drought on growth, water-use efficiency and 15N uptake in beech (Fagus Sylvatica L.) seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managed forests in future landscapes. Implications for waterland and carbon cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Santiago de Compostela, Spain. , n.p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hydrique de 5 espèces feuillues tempérées en peuplement mélangé : distribution des racines fines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. n.p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hydrique des arbres d'une jeune forêt mélangée lors d'une sécheresse estivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. n.p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des indices foliaires des placettes feuillues du réseau : une information clé issue des collectes de litières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi intensif des écosystèmes forestiers Résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter and intra-specific variability of carbon isotope composition (δ13C) and water use efficiency in 5 deciduous tree species growing a mixed stand in North-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Storchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, San Francisco, États-Unis. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des propriétés hydrodynamiques du sol sur l'enracinement et la croissance du hêtre en forêt de Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tournée pédologie - Office National des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. n.p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest vegetation dynamics in French mountain forests : impact of climatic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Francois J. F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MICCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Avignon, France. n.p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong correlations between wood anatomy and 13C discrimination within the Quercus robur/Q. petraea complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Dendrochronology for the Third Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Mendoza, Argentina. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abscisic acid (ABA) in the xylem sap of adult oak trees during gradually imposed drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lorraine Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Workshop EUROSILVA Research Programm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Dourdan, France. pp.WR12, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de gestion des crises sanitaires en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunier Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMT Aforce. CNPF-IDF, 184 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan hydrique des peuplements forestiers. Etat des connaissances scientifiques et techniques - Implications pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Becquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMT Aforce, pp.190, 2016, 978-2-916525-35-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’arbre en art. L'arboretum d'Amance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre INRA de Nancy-Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., 112 p., 2013, 978-2-7380-1346-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de gestion des forêts en crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONF - Office National des Forêts et Institut pour le Développement Forestier IDF, 96 p., 2010, 978-2-84207-344-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENECOFOR - Suivi de la météorologie forestière locale (France et Grand-Duché de Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONF (Office National des Forêts), 2008, 978-2-84207-325-1. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/KA11-8611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'indice foliaire en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bergonzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECOFOR, 157 p., 2002, 2-914770-02-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement forestier en vallée du Rhin. Analyse rétrospective de la croissance radiale des chênes de la forêt domaniale de La Harth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part XIII: Sampling and Analysis of Litterfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Ukonmaanaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Pitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Bastrup-Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Rautio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNECE ICP Forests Programme Co-ordinating Centre (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual on methods and criteria for harmonized sampling, assessment, monitoring and analysis of the effects of air pollution on forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thünen Institute for Forests Ecosystems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19 p., 2020, 978-3-86576-162-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie optique multispectrale satellitaire pour des applications forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of multispectral optical satellite imaging in forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Surface Remote Sensing in Agriculture and Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, 496 p., 2016, 978-1-78548-103-1. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-103-1.50007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 656 p., 2014, 9781466597143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts et leurs biens et services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JF Soussana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’adapter au changement climatique - Agriculture, écosystèmes et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.125-140, 2013, Synthèses, 9782759220168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments sur le changement climatique et la forêt métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces. Le Livre vert du projet CLIMATOR (2007-2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling and analysis of litterfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Pitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bastrup-Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Rautio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual on methods and criteria for harmonized sampling, assessment, monitoring and analysis of the effects of air pollution on forests : Part XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICP Forests</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-926301-03-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2008, 978-0-08-045399-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé des forêts et contraintes environnementales : éléments d'interprétation. Les contraintes climatiques. Les contraintes hydriques : leur rôle dans les variations interannuelles de l'état des cimes des chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des forêts en 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de la Pêche et de l'Alimentation, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrique des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des arbres forestiers et de la qualité des bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (Spécial), ENGREF, 1995, Revue Forestière Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour Xyllela fastidiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution a posteriori de la dynamique spatio-temporelle des défoliations de chênes en Moselle (Pays des Etangs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heydt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention DGAL n°E21/08, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner les calculs de flux d'eau et de bilan hydrique à l'échelle du peuplement et formation à la mise en oeuvre d'outils de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ehinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport final convention RMT AFORCE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité de la production de Douglas et changements climatiques : contribution à l’étude des facteurs de vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de vulnérabilité du douglas face aux aléas climatiques premières avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du déficit hydrique 2003 sur les réserves glucidiques et la survie de hêtres et de chênes (sessiles et pédonculés) soumis à des contraintes biotiques (défoliations) et abiotiques (sécheresse) récurrentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport final du contrat INRA/ONFB5467 et du contrat INRA/DGFAR B5387, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de défoliations tardives sur l'état sanitaire des chênes sessiles et pédonculés. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement forestier en vallée du Rhin. Etude du bilan hydrique des chênaies de la forêt domaniale de La Harth (Haut-Rhin) et impact des épisodes de sécheresse sur la croissance radiale des chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taxonomique des chênes de la forêt domaniale de La Harth (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de la croissance radiale des chênes de la Forêt Domaniale de la Harth (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer toutes les pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 8 : Biomes forêts : filière bois et fibres. Livrable : Forêt Tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’utilisation accrue de biomasse forestière sur les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement hydrique des chênes sessile (Quercus petraea) et pédonculé (Quercus robur) en conditions naturelles; effets des facteurs du milieu et de l'éclaircie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1994. Français. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement hydrique des chênes sessile (Quercus petraea) et pédonculé (Quercus robur) en conditions naturelles ; effets des facteurs du milieu et de l'éclaircie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN10024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement intégré et dysfonctionnement des écosystèmes feuillus à base de chêne et de hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02826147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre la transpiration des couverts forestiers et les facteurs climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'étude de l'arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Clermont-Theix, France. 11 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et changement climatique : apports de la recherche sur la vulnérabilité et conséquences pour la gestion de la forêt française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts françaises doivent se préparer au réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId801"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie BREDA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-breda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4550-5710</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084660996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (155)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing resilience of European beech tree to recurrent extreme drought events through ring growth, wood anatomy and stable isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 113 (4), pp.955-973. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.70014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une campagne de mesures inédite pour quantifier les bienfaits des arbres d’alignement à Strasbourg – Le projet TIR4STREET (1er épisode)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does long-term drought or repeated defoliation affect seasonal leaf N cycling in young beech trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 44 (6), tpae054. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpae054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential processes leading to winter reddening of young Douglas-fir Pseudotsuga menziesii in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut van Rooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Améglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.30. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01242-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité, aléa, adaptation, résilience : des concepts utiles pour analyser, comprendre et gérer les crises sanitaires en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.109-120. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une vision pluridisciplinaire des sécheresses en forêt : comment les quantifier, évaluer leurs impacts et s'y adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brèteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Veuillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (2), pp.307-321. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2023.7615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier sols forestiers à engorgement temporaire, 73, pp.8-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Diversification a Suitable Option to Reduce Drought-Induced Risk of Forest Dieback? An Economic Approach Focused on Carbon Accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (2), pp.295-309. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-022-09821-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols forestiers à nappe temporaire : fonctionnement, particularités et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bastianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (Avril - Juin 2022), pp.53-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement des arbres et des semis soumis à ennoyage : ajustements écophysiologiques, désordres métaboliques et adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier sols forestiers à engorgement temporaire, 73, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leafy season length is reduced by a prolonged soil water deficit but not by repeated defoliation in beech trees (Fagus sylvatica L.): comparison of response among regional populations grown in a common garden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gérémia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 297, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impact on tree mortality differs with tree social status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taccoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Seynave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 489, pp.119048. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2021.119048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889520v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oviposition preference of the forest cockchafer (Melolontha hippocastani Fabr. 1801) at the stand scale depends on oak proportion, canopy openness and ground accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 78 (2), pp.53. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-021-01066-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du choix de lieu de ponte par le hanneton forestier dans les Vosges du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Touffait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacrificing growth and maintaining a dynamic carbohydrate storage are key processes for promoting beech survival under prolonged drought conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (2), pp.381-394. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-019-01923-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Year-to-year crown condition poorly contributes to ring width variations of beech trees in French ICP level I network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 465, pp.118071. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are 40 years better than 55 ? An analysis of the reduction of forest rotation to cope with drought events in a Douglas fir stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 76 (2), pp.29. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-019-0813-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fertilization transiently increases radial growth in sessile oaks but does not change their resilience to severe soil water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoran Bornot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 432, pp.923-931. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2018.10.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term nitrogen dynamics are impacted by defoliation and drought in Fagus sylvatica L. branches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (5), pp.792-804. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpz002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparisons of the performance of δ13C and δ18O of F. sylvatica, P. sylvestris and Q. petraea in the record of past climate variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Daux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot-Antalik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (4), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JG004203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species distribution models may misdirect assisted migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Boiffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (2), pp.446-457. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.1448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias correction of dynamically downscaled precipitation to compute soil water deficit for explaining year-to-year variation of tree growth over northeastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Asse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232, pp.247-264. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local soil type variability controls the water budget and stand productivity in a beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Kirchen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvaruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Olivier Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory van Der Heijden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 390, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2016.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capability of a regional climate model to simulate climate variables requested for water balance computation: a case study over northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46 (9-10), pp.2689-2716. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-015-2724-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dendrochronologie, l’art de lire dans les cernes des arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métaprogramme Adaptation au Changement Climatique de l'Agriculture et de la Forêt (ACCAF) de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal and interior Douglas-fir provenances differ in growth performance and response to drought episodes at adult age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopoldo Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.709-720. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0393-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas-fir is vulnerable to exceptional and recurrent drought episodes and recovers less well on less fertile sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.697-708. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0220-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l'âge d'exploitabilité : une stratégie d'adaptation économiquement acceptable face aux risques induits par la sécheresse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 217, pp.46-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbances in European beech water relation during an extreme drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (7), pp.821 - 829. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0383-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to forest decline in a context of climate changes: new prospects about an old question in forest ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.627-631. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-014-0411-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : impact sur les feuillus décidus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 632, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood density proxies of adaptive traits linked with resistance to drought in Douglas fir (Pseudotsuga menziesii (Mirb.) Franco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez Meier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (5), pp.1289-1304. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-014-1003-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radial distribution of carbohydrate reserves in the trunk of declining European beech trees (Fagus sylvatica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (6), pp.675-682. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0240-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts au changement climatique : quelques acquis de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 209, pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et douglas: réaction différente entre provenances du coeur de l'aire naturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence in adult oak trees of a mixotrophic lifestyle during spring reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58, pp.136 - 139. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2012.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de dépérissements de douglas en France depuis 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (Dossier Douglas et Sécheresse), pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récent dépérissement du douglas : des sécheresses extrêmes et récurrentes en cause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et douglas : réaction différentes entre provenances au cœur de l’aire naturelle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 208 (Dossier Douglas et Sécheresse), pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epicormic ontogeny in Quercus petraea constrains the highly plausible control of epicormic sprouting by water and carbohydrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Morisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (2), pp.365-377. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcr292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du douglas face aux contraintes climatiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douglas Infos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage d’expériences sylvicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vosges Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19/06/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces chenilles qui attaquent les chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vosges Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16/06/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres, ces grands résilients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17/12/2012, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment choisir ses essences d’arbres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vosges Matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14/11/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau forestière de qualité : comment agir sur les quantités produites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien J. Fiquepron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (3), pp.283-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique - Les aires de répartition des essences vont se modifier obligeant les forestiers à s’adapter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 08/01/2012, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'avenir des forêts françaises face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leadley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En Lorraine, les scientifiques au secours du chêne pédonculé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23/11/2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de l’adaptation à la sécheresse chez le douglas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Dalla Salda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (3), pp.88-95. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3188/szf.2012.0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of soil CO2 efflux linked to soil parameters and ecosystem characteristics in a temperate beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154-155, pp.136-146. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les variations climatiques déshydratent les arbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Raux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Républicain Lorrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17/12/2012, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differing growth responses to climatic variations and soil water deficits of Fagus sylvatica, Quercus petraea and Pinus sylvestris in a temperate forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Michelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Damesin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 265, pp.161 - 171. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2011.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Pardonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour raisonner les calculs de flux d’eau et de bilan hydrique à l’échelle du peuplement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for a 26kDa vegetative storage protein in the stem sapwood of mature pedunculate oak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Gonzales Cervantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interciencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (2), pp.142-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climator, simulations d’impacts du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 196, pp.37-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal changes of C and N non-structural compounds in the stem sapwood of adult sessile oak and beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (8), pp.843-854. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen sources for current-year shoot growth in 50-year-old sessile oak trees: an in situ 15N labeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (12), pp.1390-1400. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpr118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of hydraulic lift in a young beech and oak mixed forest usingO-18 soil water labelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hossann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25 (5), pp.885 - 894. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-011-0563-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought effects on water relations in beech: The contribution of exchangeable water reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Betsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 151 (5), pp.531-543. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related variation in carbon allocation at tree and stand scales in beech (Fagus sylvatica L.) and sessile oak (Quercus petraea (Matt.) Liebl.) using a chronosequence approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (2), pp.177-192. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/tpp105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of total soluble proteins in adult trees of quercus petraea (matts.) liebl and fagus sylvatica L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela-Nuñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Ciencia Forestal en México</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functioning of the whole plants: the water continuum and coupling with other components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Saugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andree A. Tuzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (2), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hêtre face aux changement climatiques: Connaître les points faibles du hêtre pour mieux les surmonter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of fluxes and stand growth in a young beech forest at Hesse, North-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ngao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (704), n.p. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2008052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree responses to extreme drought and some biotic events: Towards a selection according to hazard tolerance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 340 (9-10), pp.651-662. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hêtre face aux changements climatiques - 1. Le hêtre en France en 2100 : la portion congrue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 180, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrique : l'étape clé de la détermination des paramètres et des variables d'entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Hêtre face aux changements climatiques. Connaître les points faibles du hêtre pour mieux les surmonter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration and validation of hyperspectral indices for the estimation of broadleaved forest leaf chlorophyll content, leaf mass per area, leaf area index and leaf canopy biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerric Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Berveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 112 (10), pp.3846-3864. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2008.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten years of fluxes and stand growth in a young beech forest at Hesse, North-eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ngao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hêtre face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between oak tree phenology and the secretion of organic matter degrading enzymes by Lactarius quietus ectomycorrhizas before and during bud break</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean J. Garbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (7), pp.1655-1663. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2007.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roles of soil chemistry and water availability in site-related delta(13)C variations in French beech forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Weitner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27 (7), pp.1043-1051. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/27.7.1043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie et fonctionnement des écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.81-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for soil water control on carbon and water dynamics in European forests during an extremely dry year: 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.A. Janssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 143 (1-2), pp.123-145. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hêtre face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, hors-série n° 2, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les feuilles tombent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presse Info INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling leaf mass per area in forest canopy as affected by prevailing radiation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 211 (3-4), pp.339-349. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la végétation dans les processus de propagation de la sécheresse dans les sols argileux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de Géotechnique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 120-121, pp.35-43. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/geotech/2007120035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion sylvicole, quels comportements adopter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.23-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of aggregating spatial parameters on modelling forest carbon and water fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 139 (3-4), pp.269-287. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2006.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences visibles de l'été 2003 sur les forêts : des réactions immédiates contrastées, des incertitudes sur les conséquences à long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Belrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Pauly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peut faire le gestionnaire forestier face au risque de sécheresse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ginisty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate forest trees and stands under severe drought: a review of ecophysiological responses, adaptation processes and long-term consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.625-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperate forest trees and stands under severe drought: a review of ecophysiological responses, adaptation processes and long-term consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 63 (6), pp.625-644. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des essences forestières sur sol à nappe temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 53 (4), pp.295-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling climate change effects on the potential production of French plains forests at the sub-regional level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (7), pp.813-823. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/25.7.813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of a declining Quercus robur (L.) stand from 1999 to 2001. II. Daily actual evapotranspiration and soil water reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Devillez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (7), pp.615-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of a declining Quercus robur (L.) stand from 1999 to 2001. I. Trees and forest floor daily transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Devillez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62 (6), pp.503-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques : des impacts encore peu visibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Isère Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 261 (Numéro spécial Forêts), pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of a declining Quercus robur (L.) stand from 1999 to 2001. II. Daily actual evapotranspiration and soil water reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Devillez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.615-623. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is ring width a reliable proxy for stem-biomass increment ? A case study in European Beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (12), pp.2920-2933. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X05-202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration of a declining Quercus robur (L.) stand from 1999 to 2001. I. Trees and forest floor daily transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Devillez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 62, pp.503-512. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2005055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling variability of wood density in beech as affected by ring age, radial growth and climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Le Moguedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nepveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees - Structure and Function</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.264-276. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00468-003-0303-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of summer droughts using tree-ring cellulose isotopes: a calibration study with living oaks from Brittany (western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raffali-Delerce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Masson-Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56, pp.160-174. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0889.2004.00086.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Sécheresse de 2003 dans le contexte climatique des 54 dernières années : analyse écophysiologique et influence sur les arbres forestiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (2), pp.109-131. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie des arbres. Les effets immédiats de la canicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forêt Privée - revue forestière européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 474, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie des arbres. Les effets de la sécheresse et de la canicule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 474, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term variations in leaf plant area index and light extinction in a Fagus sylvatica stand as estimated from global radiation profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tenhunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Reichstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical and Applied Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.225-238. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00704-004-0074-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding time lag effects of the drought 2003 on physiological and phenological behaviour in oak and beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freiburger Forstliche Forschung Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ground-based measurements of leaf area index: a review of methods, instruments and current controversies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (392), pp.2403-2417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Retrospective Isotopic Study of Spruce Decline in the Vosges Mountains (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonie Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022176025379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of above-ground and below-ground carbohydrate reserves in adult trees of two contrasting broad-leaved species (Quercus petraea and Fagus sylvativa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 157, pp.605-615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et canicule de l'été 2003 : quelles conséquences pour les forêts françaises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (4), pp.299-308. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et canicule de l'été 2003: quelles conséquences pour les forêts françaises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Flot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (4), pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A retrospective isotopic study of spruce decline in the Vosges moutains (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poszwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wickman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.201-222. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1022176025379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index from litter collection: impact of specific leaf area variability within a beech stand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (3), pp.371-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la conduite des peuplements forestiers sur les ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3, pp.78-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières observations phénologiques des peuplements du réseau national de suivi à long terme des écosystèmes forestiers (Renecofor).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janis Differt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54 (5), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/4930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting distribution and seasonal dynamics of carbohydrate reserves in stem wood of adult ring-porous sessile oak and diffuse-porous beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.1201-1210. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/22.17.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a canopy gas exchange model and derivation of a soil water modifier for transpiration for sugar maple (Acer saccharum Marsh.) using sap flow density measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Raulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 163 (1-3), pp.185-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of water-use efficiency of seedlings from two sympatric oak species: genotype x environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/22.6.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of water-use efficiency of seedlings from two sympatric oak species: genotype × environment interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22 (6), pp.413-422. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/treephys/22.6.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations climatiques en France +1,2° depuis 40 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 139, pp.53-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotope discrimination and wood anatomy variations in mixed stands of Quercus robur and Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Feuillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodenes-Brezard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (8), pp.861-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse des changements climatiques régionaux en France entre 1956 et 1997. Réflexions en terme de conséquences pour les écosystèmes forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 58 (7), pp.733-754. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2001160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon isotope discrimination and wood anatomy variations in mixed stands of Quercus robur and Quercus petraea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Feuillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bodénès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (8), pp.861-868. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.0016-8025.2001.00733.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des sols de la forêt de Hesse (Lorraine). Contribution à l'étude du bilan hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8 (4), pp.279-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of forest canopy conductance dependent on climate, soil water availability and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (8), pp.755-765</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions possibles des contraintes climatiques et conséquences pour la croissance des arbres.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52 (sp), pp.73-90. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model of forest canopy conductance dependent on climate, soil water availability and leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57 (8), pp.755-765. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2000158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indice foliaire des couverts forestiers : mesure, variabilité et rôle fonctionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 51 (2), pp.135-150. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/5426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03443413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nette tendance à l'augmentation des températures en France depuis les années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle clé des déficits hydriques dans le dépérissement de chênaies en Forêt de la Harth (Alsace du Sud) établi par une analyse dendroécologique et écophysiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gérémia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schipfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1, pp.92-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of tree-ring delta13C and water-use efficiency of beech (Fagus sylvatica L.) in the north-eastern France during the past century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Duquesnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stievenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 21, pp.565-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirmation du rôle important des facteurs prédisposants lors du dépérissement des chênes en forêt de Haguenau par une étude dendrochronologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gérémia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Geldreich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1, pp.85-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling canopy conductance and stand transpiration of an oak forest from sap flow measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.537-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interannual variations of transpiration, leaf area and radial growth of a sessile oak stand (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.521-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal conductance and xylem-sap abscisic acid (ABA) in adult oak trees during a gradually imposed drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.207-220. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interannual variations of transpiration, leaf area index and radial growth of a sessile oak stand (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.521-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpiration of trees and forest stands: short and long-term monitoring using sapflow methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Pontailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Saugier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 2, pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole tree hydraulic conductance and water loss regulation in Quercus during drought: evidence for stomatal control of embolism?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling canopy conductance and stand transpiration of an oak forest from sap flow measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.537-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00883073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séquences climatiques et successions de sécheresses : outils d'analyse et exemples sur la période 1979-1994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du DSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole tree hydraulic conductance and water loss regulation in Quercus during drought : evidence for stomatal control of embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53 (2-3), pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation du bilan hydrique des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 67 (S), pp.59-68. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/26719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water dynamics in an oak stand. I soil moisture, water popentials and water uptake by roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 172, pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02714261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relations of adult Norway spruce (Picea abies (L) Karst) under soil drought in the Vosges mountains: water potential, stomatal conductance and transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52 (2), pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of thinning on soil and tree water relations, transpiration and growth in an oak forest (Quercus petraea (Matt.) Liebl.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15, pp.295-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water relations of adult Norway spruce (Picea abies (L) Karst) under soil drought in the Vosges mountains : water potential, stomatal conductance and transpiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 52, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of deciduous forest leaf area index using direct and indirect methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufrene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 104, pp.156-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets des modifications de la structure du couvert forestier sur le bilan hydrique, l'état hydrique des arbres et la croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 47 (1), pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil water dynamics in an oak stand. A model of the soil-root network compared with experimental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Barataud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 172, pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial and radial water flow in the trunks of oak trees: a quantitative and qualitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Anfodillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sabatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.1383-1396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field comparison of transpiration, stomatal conductance and vulnerability to cavitation of Quercus petraea and Quercus robur under water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50 (6), pp.571-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field comparison of transpiration, stomatal conductance and vulnerability to cavitation of Quercus petraea and Quercus robur under water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 50, pp.571-582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water transfer in a mature oak stand (Quercus petraea): seasonal evolution and effects of a severe drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 23 (6), pp.1136-1143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to air embolism of three European oak species (Quercus petraea (Matt) Liebl, Q pubescens Willd, Q robur L)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49 (3), pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00882799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthesis of oak trees (Quercus petraea (Matt.) Liebl.) during drought under field conditions: diurnal course of net CO2 assimilation and photochemical efficiency of photosystem II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 15, pp.809-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability to air embolism of three European oak species (Quercus petraea (Matt) Liebl, Q. pubescens Willd, Q. robur L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 49, pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of hydraulic conductance of some adult conifers under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des sciences forestières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 46 (suppl.), pp.357s-360s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg - The TIR4sTREEt project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque annuel de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Climatologie, Jun 2022, Paris Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between non-structural carbohydrates reserves and growth resilience of Fagus sylvatica to extreme drought events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of recurrent extreme drought events on the dynamics of radial growth, wood anatomy and stable isotopes in beech trees from 2013 to 2022 in northeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Steil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ruelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of street trees for urban micro-climatology in Strasbourg – The TIR4STREET project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Macher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kastendeuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Nerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque annuel de l’Association Internationale de Climatologie "Climat et changements environnementaux : mesures, enjeux, transitions", 19-21 juin 2024, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biljou© : Modèle de bilan hydrique forestier journalier et un site web dédié à la quantification des épisodes de sécheresse en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle « Forêt, sol et eau, des alliés naturels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forêt Méditerranéenne, Apr 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses du hêtre à des sécheresses extrêmes et récurrentes :Partie 1 – phénologie foliaire et rôle des réserves carbonées dans la mortalité de jeunes arbres soumis à 3 ans d’exclusion des pluies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées TEMPO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOERE TEMPO, Oct 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses du hêtre à des sécheresses extrêmes et récurrentes : Partie2 –rôle des réserves carbonées dans la résilience de la croissance d’arbres matures à la sécheresse de 2018-2020 dans le Nord-Est de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées TEMPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Fontainebleau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et cartographie de la vulnérabilité des essences au changement climatique récent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Piedallu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Taccoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dallery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « SANTECOFOR – Santé des écosystèmes forestiers : Enjeux de société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor et MNHN, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du dépérissement et de la résilience du hêtre suite à la sécheresse extrême de 2018 dans le Nord-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Labex ARBRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex ARBRE, Dec 2023, Champenoux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure des couverts forestiers et exposition des forêts et arbres forestiers aux sécheresses : enseignements pour la sylviculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance publique de l'Académie d'Agriculture de France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Paris, France. pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept de vulnérabilité à la perception des dépérissements forestiers par société.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « SANTECOFOR – Santé des écosystèmes forestiers : Enjeux de société »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor et le MNHN. Muséum national d’Histoire Naturelle, Jardin des Plantes, Mar 2022, Paris, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un nouveau protocole de régionalisation dynamique du climat pour l'estimation du bilan hydrique de douglasaies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Amiotte-Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème colloque annuel de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo-France; Université Toulouse III, Jul 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournée Forestière Dépérissement de hêtres en forêt domaniale de Bride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larousse Tony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Ateliers REGEFOR Forêts en crise : relevons le défi !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, GIP ECOFOR, LABEX ARBRE, Jun 2021, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralités sur la gestion des crises forestières : les concepts et leur mobilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Ateliers REGEFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, GIP ECOFOR &amp; LABEX ARBRE, Jun 2021, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Biljou-web : des services climatiques pour quantifier les sécheresses en forêt.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chaste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Réseau d'animation scientifique RisqFor (Evaluation et gestion des risques en forêt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECODIV, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse, excès d'eau et chenilles phytophages : un cocktail difficile à surmonter pour les chênaies lorraines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Réseau d'animation scientifique ECODIV RisqFor (Evaluation et gestion des risques en forêt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECODIV, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur-mortalités de hêtre depuis 2018 : une cascade d'aléas climatiques et biotiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de lancement du Réseau d'animation scientifique RisqFor (Evaluation et gestion des risques en forêt)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECODIV, Oct 2021, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Gegout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dérèglement climatique: un défi pour les plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SNHF, May 2021, Web Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion du carbone préservant la fonction stockage est un processus clé pour la survie du hêtre sous sécheresse prolongée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre : Les réserves carbonées chez les ligneux " L’arbre et l’arbuste face aux changements climatiques et aux atmosphères urbaines "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : les enjeux pour l’avenir de l’agriculture régionale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence régionale de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire prospectif de l’agriculture Bourgogne Franche-Comté, Conseil régional de Bourgogne Franche-Comté &amp; Cerfrance, Jun 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can inter-annual variation of tree crown condition of Fagus sylvatica explain radial growth?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Tallieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly, EGU2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2019, Vienne (AUT), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation des réserves carbonées dans le houppier de Chênes pédonculés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie-Annabel Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réserves carbonées chez les ligneux « L’arbre et l’arbuste faces aux changements climatiques et aux atmosphères urbaines »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’Etude de l’Arbre (GEA), Oct 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melolontha hippocastani outbreak impact intensively the Fine Root Biomass (FRB) of Oak stand forests -Alsace -east of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Thirion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchafor Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role does storage function play in the death of beech trees?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water starvation impacts faster and more severely phenology and growth than carbon starvation in ten years old beech trees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg-en-Brisgau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to CSA progress through a national integrative multidisciplinary research program on adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA metaprogramme on Adaptation of Agriculture and Forests to Climate Change (AAFCC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURVIVORS, a participative research project involving junior high school students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Galley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SURVIVORS, a participative research project involving junior high school studients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Frey-Klett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; You</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de la gestion forestière en contexte changeant, risqué et incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Brunette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefour de l’Innovation Agronomique (CIAG) : Intensification durable des systèmes de production forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Dec 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un modèle climatique régional pour l'analyse des contraintes hydriques sur les douglasaies de Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.487-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil drought: Comparing tree species strategies for soil water uptake (using water stable isotopes). Impact on the carbon and water dynamic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kolloquium Universität Freiburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Freiburg, Germany. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services opérationnels apportés à l’agriculture et la forêt – Etat des lieux et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire télédétection, prospective Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Bordeaux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement du Douglas dans le cadre des contraintes climatiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Assises Nationales du Douglas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France Douglas. FRA., Sep 2012, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The delayed impact of a summer drought on the carbon and water vapor fluxes exchanged by a European beech forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union (AGU). USA., Dec 2012, San Francisco, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring pine defoliation due to the processionary moth at regional scale from MODIS time series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest phenology and forest health assessment using low-resolution satellite data and national-wide ground observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Baret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. TERRABITES Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Frascati, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satellite-based forest health monitoring using coarse resolution data: focus on the 2003 and 2011 droughts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Piou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. n.p., </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2012.6350699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional patterns of french forest phenology derived from MODIS and SPOT vegetation data over the last decade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Samalens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can trees be mycoherotrophic? Isotopic evidence of soil carbon acquisition by ectomycorrhizal oak roots during spring reactivation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Garbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Montpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th EEF Congress 2011. The European Ecological Federation (EEF, www.europeanecology.org) Ávila, Spain, from 25 till 29 September in 2011.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Ávila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N sources for current-year shoot growth in 50-year-old sessile oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in labelling and analysis approaches in 15N enrichment studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Gothenburg, Sweden. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des chênes aux contraintes biotiques et abiotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Colloque scientifique de la Société Nationale d'Horticulture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrique des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ateliers du Réseau Mixte Technologique AFORCE "Stations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner les calculs de flux d’eau et de bilan hydrique à l’échelle du peuplement et formation à la mise en œuvre d’outils de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire à mi-parcours du RMT AFORCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Paris, France. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and delayed response of trees and forest stands to drought: coupling water balance and dendroedaphic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of perennial plants to episodic drought : impact on ecosystem. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Göttingen, Germany. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlantaComp : Le réseau de plantations comparatives d'espèces forestières de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Anger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis A. Ducousso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du GEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité fonctionnelle : comportement écophysiologique comparé d'essences forestières feuillues co-occurrentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité (des collections d'arbres) : savoir la gérer et la valoriser. Séminaire annuel du GEA [Groupe d'étude de l'arbre]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, ANTIBES, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N source for spring branch growth in 50 year-old-oaks: a 15N labelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[Présentation orale] Maillard P., El Zein R., Gérant D., Bréda N., Zeller B. (2010) N source for spring branch growth in 50 year-old-oaks: a 15N labelling approach. Symposium on the use of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem”, 01 November 2010, Symposium on the usage of new techniques to understand gas exchange and carbon dynamics in the forest ecosystem, Faculty of Agriculture, Kyoto University, Japan.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest decline following the 2003's drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Training school 2010 : Impacts of Climate Change on Growth and Mortality of Forests in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Freiburg, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From forest trees and stand vulnerability to extreme events to adapative management: lessons from DRYADE national program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACCAE. Adaptation au Changement Climatique de l'Agriculture et des Ecosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des modifications futures du climat sur la forêt en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CLIMATOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse d’une forêt feuillue tempérée aux facteurs du climat, à la disponibilité en eau et à la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immediate and delayed response of trees and forest stands to drought: coupling water balance and dendroedaphic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of perennial plants to episodic drought: impact on ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Göttingen, Germany. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts face aux changements climatiques : de l'arbre à l'aire bioclimatique. Les acquis du projet DRYADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGAER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in recharge of aquifers under several cropping systems due to climate change. Consequences on land use at territorial level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Itier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ACCAE 2010 Adaptation au changement climatique de l'agriculture et des écosystèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité du Douglas en France dans le cadre des changements climatiques : étude du dépérissement après la sécheresse canicule de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing winter storage and spring remobilisation of carbon and nitrogen in young and old temperate trees with stable isotopes. Relations with soil nutrient availability and environmental factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“using stable isotope to study N fixation and N cycling in ecosystems”, Workshop ecost sibae (Nancy-Friday 10 September 2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-tree distribution and seasonal dynamics of carbon and nitrogen storage compounds in young and mature temperate trees. Tools for characterization and quantification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Les réserves végétales et leur importance agronomique et sylvicole Congrès franco-anglais "Université de Caen Basse-Normandie 9 et 10 Juin 2009.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements globaux, changements climatiques, forêts pour demain : où en est la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens de Bibracte 2009 "Actualités des recherches sur la forêt"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Parc Naturel du Morvan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree responses to extreme drought and some biotic events: Towards a selection according to hazard tolerance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes et évènements climatiques extrêmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2008.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of spring 15N uptake in oak and beech saplings submitted to shading and summer defoliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Valenzuela Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Brechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana El-Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint European Stable Isotope User Meeting, JESIUM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Presqu’île de Giens, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pompe biologique performante : contribution des racines fines d'arbres forestiers dans le dessèchement des couches argileuses de sol lors d'épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Sécheresse et Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrique : l'étape clé de la détermination des paramètres et des variables d'entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi des écosystèmes forestiers Résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et forêt : les arbres comme détecteurs de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Sécheresse et Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marne la Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hydrique de différentes espèces feuillues lors d'une sécheresse naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Séminaire école doctorale RP2E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité interspécifique de l'acquisition et de l'utilisation des ressources en eau par des espèces forestières feuillues en mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Thiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Avignon, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la modélisation du bilan hydrique : l’étape clé de la détermination des paramètres et des variables d’entrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RENECOFOR. 15 ans de suivi des écosystèmes forestiers. Résultats acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest tree responses to extreme climatic events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écosystèmes et événements climatiques extrêmes. Ecosystems and extreme climatic events. Colloque de l'Académie des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hydrique de 5 espèces feuillues en peuplement mélangé lors d'une sécheresse naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International Sécheresse et Constructions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt face aux changements climatiques : que peut faire le gestionnaire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sylvobois. Gedefor 55</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Issoncourt, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BILJOU, a forest water balance model to evaluate the duration and intensity of drought in forest stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the ICP-Forests expert Panel on Meteorology and Phenology Comparison of different water budget models at an European Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Freising, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il adapter la gestion de la forêt aux sécheresses et si oui, comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROFOREST 2006: « Quel climat, quelle forêt pour l'an 2100 ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dompierre-les-Ormes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'allocation de carbone chez le jeune chêne et le hêtre en fonction l'âge et de la fertilité : approche expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dufrene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter et intra-spécifique de l’efficience d’utilisation de l’eau (WUE) et de la composition isotopique du carbone (d13C) dans une jeune forêt feuillue mélangée du Nord-Est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Storchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l'eau en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Champenoux, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des essences forestières sur sol à nappe temporaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau et forêt. Journées Scientifiques et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, CHAMPENOUX, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réponses écophysiologiques des arbres : comprendre pour prévoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets interactifs d’une [CO2] atmosphérique double et de deux niveaux de fertilisation N sur la gestion du carbone (C) et de l’azote (N) chez des plants de Quercus robur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séraphine Vizoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle 2005 (Super-Besse du 8 au 10 Mars 2005).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Super Besse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thématique « réserves carbonées et azotées » de l’UMR 1137 Ecophysiologie et Ecologie Forestières INRA Nancy - UHP Nancy I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Valenzuela Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence dans le cadre de la formation des Ingénieurs ONF ou d’administrations forestières organisée par l’UMR. « Présentation des concepts de l’écologie fonctionnelle et de l’écophysiologie forestières et des programmes de recherche ». INRA Champenoux, Mars 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Champenoux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoin d'outils et lacunes de connaissances identifiées par l'expertise : quelques propositions pour progresser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jeanjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécheresse et la canicule 2003 : premier bilan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes hydriques et changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt face au changement climatique. Adapter la gestion forestière. Atelier ONF/INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts régionalisés : cycle du carbone, hydrologie, production forestière des forêts de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La forêt face aux changements climatiques : acquis et incertitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on aujourd'hui des réserves chez les arbres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Nationales d'Arboriculture Ornementale. Les arbres, leurs tailles en détails</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Randan, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on aujourd'hui des réserves des arbres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres nationales d'Arboriculture Ornementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Randan, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the regional impacts of climate change on wood production and carbon storage in the plains French forests : results from the CARBOFOR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Meredieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on modelling Forest production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaiblissement et résistance des chênes : rôle des réserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Département Santé de la Forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caracterizacion de proteinas de reserva en Quercus spp y Fagus sylvatica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Valenzuela Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitation à l’Université Autonome de Chapingo, Etat de Mexico, dans le cadre des 150 ans de l'Ecole Nationale d'Agriculture de l’ Université. Manifestation intitulée "Boursiers de l'UACH dans le monde". Juillet 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets physiologiques de la sécheresse à court et long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effets de la sécheresse et de la canicule 2003 sur les forêts en France et en Allemagne. Implication en matière de gestion et de politique forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Strasbourg, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, FRIBOURG, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling as a forest management decision tool in response to climate change regional impacts of climate change on wood production and carbon storage in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Loustau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Déqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting the challenge: silvicultural research in a changing world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress hydrique forestier : importance, évaluation et besoins en cartes d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Environnement et énergie du Conseil Supérieur de la Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville service., Nov 2004, Paris, France. pp.inc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree radial growth response to climate: a synthetic study of pointer years in French forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the drought and heat in 2003 on forests. Scientific conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaiblissement et résistances des chênes : rôle des réserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle du Département de la Santé des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of carbon allocation in trees and forest stand: growth vs storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trees as biological system</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Göttingen, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding time lag effects of the drought 2003 on physiological and phenological behaviour in oak and beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Impacts of the Drought and Heat in 2003 on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioclimatologie et bilan hydrique en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation DSF "Dépérissements"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique saisonnière du carbone et de l’azote chez le chêne et le hêtre : mise en réserve et remobilisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Valenzuela Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Barbaroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences sur invitation dans le cadre d'une mission de coopération France-Canada : 14 décembre 2004 au Centre de Recherche en Biologie Forestière (CRBF), Pavillon Marchand, Université Laval, Québec et 17 décembre 2004 au Groupe de Recherche en Ecologie Forestière (GREF), UQAM, Montréal. Décembre 2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les stratégies de mobilisation des réserves azotées chez le chêne et le hêtre ? L’apport de carbone (limitant ou excédentaire) modifie-t-il cette mobilisation de l’azote ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Valenzuela Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gérant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs « Intégration de Processus à l’échelle de la plante entière : interactions entre les gestions de l’azote, du carbone et de l’eau ». Réseau d’Ecophysiologie de l’Arbre. St Flour, Mai 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Saint Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilans d'eau, de carbonne, et croissance des hêtraies de plaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Champenoux, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies on the Hesse Forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard B. Longdoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Groupe Européen CARBOEUROPE (5ème PCRD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Barcelone, Spain. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la conduite des peuplements forestiers sur les ressources en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Roman-Amat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forêts et Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of δ13C and WUE between seedlings of Quercus petraea and Q. robur subjected to different irradiance regimes and water availability levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the use of the TDR trime tube system for profiling water content in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium and Workshop on Time Domain Reflectrometry for Innovate Geotechnical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Evanston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de méthodes diélectriques pour l'hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Auzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Buchholtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PNRH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between surface temperature and fluxes : a comparative analysis for temperate deciduous and coniferous forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Méribel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indice foliaire des couverts forestiers : mesure, variabilité et rôle fonctionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées scientifiques et techniques. Fonctionnement des arbres et écosystèmes forestiers. Avancées récentes et conséquences sylvicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variables de fonctionnement issues des données de télédétection micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole tree hydraulic conductance and water loss regulation in Quercus during drought : evidence for stomatal control of embolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de facteur limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stomatal conductance and xylem-sap abscisic acid (ABA) in adult oak trees during a gradually imposed drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:19960204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling canopy conductance and stand transpiration of an oak forest from sap flow measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra- and interannual variations of transpiration, leaf area and radial growth of a sessile oak stand (Quercus petraea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium : ecology and physiology of oaks in a changing environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentarité de la dendroécologie et écophysiologie dans l'analyse des dépérissements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres forestières de l'ENGREF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des transferts hydriques chez les plantes soumises à la sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois F. Tardieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ameglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Dayau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'école-chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought induced dysfunctions of the water transport in oak trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Selva di fasano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Brindisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oak trees under drought constraints : ecophysiological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé H. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Epron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress Selva di fasano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Brindisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of hydraulic conductance of some adult conifers under natural conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium Forest Tree Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomical and isotopic traits do not explain growth resilience to the drought event 2018-2020 in European beech tree, but carbon reserves do!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangqi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Labex ARBRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Champenoux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of secondary pests on carbon allocation in declining beech trees after the 2018 2020 drought episode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Gaertner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Schmuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel Labex ARBRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Champenoux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mixtures a good option to reduce drought-induced risk of forest decline? Carbon accounting and economic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO WORLD CONGRESS Agriculture and forest yield optimization considering recovery of conservation areas through integer linear programming and land capability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are mixtures a good option to reduce drought-induced risk of forest decline? Carbon accounting and economic approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Andrés-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium "Adapting forests to climate change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole-tree nitrogen dynamics across seasons in response to defoliation and drought in 10 year-old beech trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chuste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Zeller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Nutrition Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Coppenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability of Lorraine’s Beech Provenances to Drought: Disentangling Carbon and Hydraulic dysfunctions leading to Tree Mortality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xylem International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing web services to foster the adaptation of agriculture, forestry and water management to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015. Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des forêts face au changement climatique : de l'arbre à l'aire de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire face aux changements climatiques. L'apports de la recherche collaborative sur projets. Colloque ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Develop a web service portfolio to support the adaptation of agriculture, forestry and water management to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Soussana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. , 858 p., 2015, Our common future under climate change. International scientific conference. Abstract book. 7-10 July 2015. Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic impacts on managed forests: projecting the future from the past</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Our Common Future under Climate Change »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau dans la sylviculture des peuplements en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Becquey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque de restitution des projets du RMT AFORCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cestas-Pierroton, France. , 2014, Les interventions du colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BILJOU : un outil de simulation du bilan hydrique des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SEMEAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. , 2012, Actes du colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive effects of atmospheric CO2 enrichment and of a moderate drought on growth, water-use efficiency and 15N uptake in beech (Fagus Sylvatica L.) seedlings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tifenn Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gerant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managed forests in future landscapes. Implications for waterland and carbon cycles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Santiago de Compostela, Spain. , n.p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hydrique de 5 espèces feuillues tempérées en peuplement mélangé : distribution des racines fines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. n.p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des indices foliaires des placettes feuillues du réseau : une information clé issue des collectes de litières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 ans de suivi intensif des écosystèmes forestiers Résultats, acquis et perspectives de RENECOFOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Beaune, France. 1 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement hydrique des arbres d'une jeune forêt mélangée lors d'une sécheresse estivale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Barlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Biarritz, France. n.p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter and intra-specific variability of carbon isotope composition (δ13C) and water use efficiency in 5 deciduous tree species growing a mixed stand in North-Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Zapater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Storchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, San Francisco, États-Unis. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des propriétés hydrodynamiques du sol sur l'enracinement et la croissance du hêtre en forêt de Hesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Willm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tournée pédologie - Office National des Forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, France. n.p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest vegetation dynamics in French mountain forests : impact of climatic change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Francois J. F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MICCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Avignon, France. n.p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong correlations between wood anatomy and 13C discrimination within the Quercus robur/Q. petraea complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ponton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Dendrochronology for the Third Millennium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Mendoza, Argentina. 1 p., 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abscisic acid (ABA) in the xylem sap of adult oak trees during gradually imposed drought</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Béatrice Triboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lorraine Fauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Label</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Dreyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final Workshop EUROSILVA Research Programm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1994, Dourdan, France. pp.WR12, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The forestry & wood sector and climate change mitigation: From carbon sequestration in forests to the development of the bioeconomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Dhote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Roux (coordination éditoriale), Antoine Colin (coordination éditoriale), Jean-François Dhôte (coordination éditoriale), Bertrand Schmitt (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 107 p., 2020, Matière à débattre et décider, Alice Roux; Antoine Colin; Jean-François Dhôte; Bertrand Schmitt, 9782759232802</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de gestion des crises sanitaires en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brunier Louise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMT Aforce. CNPF-IDF, 184 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan hydrique des peuplements forestiers. Etat des connaissances scientifiques et techniques - Implications pour la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Becquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bonal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RMT Aforce, pp.190, 2016, 978-2-916525-35-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’arbre en art. L'arboretum d'Amance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Ronald M. R. Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre INRA de Nancy-Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2ème éd., 112 p., 2013, 978-2-7380-1346-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide de gestion des forêts en crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Michel Nageleisen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONF - Office National des Forêts et Institut pour le Développement Forestier IDF, 96 p., 2010, 978-2-84207-344-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENECOFOR - Suivi de la météorologie forestière locale (France et Grand-Duché de Luxembourg)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Ulrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ONF (Office National des Forêts), 2008, 978-2-84207-325-1. </w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/KA11-8611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l'indice foliaire en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Soudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bergonzini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECOFOR, 157 p., 2002, 2-914770-02-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement forestier en vallée du Rhin. Analyse rétrospective de la croissance radiale des chênes de la forêt domaniale de La Harth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">50 p., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Part XIII: Sampling and Analysis of Litterfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liisa Ukonmaanaho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Pitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annemarie Bastrup-Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Rautio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UNECE ICP Forests Programme Co-ordinating Centre (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual on methods and criteria for harmonized sampling, assessment, monitoring and analysis of the effects of air pollution on forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thünen Institute for Forests Ecosystems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19 p., 2020, 978-3-86576-162-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imagerie optique multispectrale satellitaire pour des applications forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observation des surfaces continentales par télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE Editions, 2016, Collection Système Terre Environnement - Série Télédétection pour l'observation des surfaces continentales, 978-1-78405-158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of multispectral optical satellite imaging in forestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Surface Remote Sensing in Agriculture and Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Press - Elsevier, 496 p., 2016, 978-1-78548-103-1. </w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-103-1.50007-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood formation in trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rozenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 656 p., 2014, 9781466597143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts et leurs biens et services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">JF Soussana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’adapter au changement climatique - Agriculture, écosystèmes et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.125-140, 2013, Synthèses, 9782759220168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments sur le changement climatique et la forêt métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Badeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique, agriculture et forêt en France : simulations d'impacts sur les principales espèces. Le Livre vert du projet CLIMATOR (2007-2010).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME Editions, 2010, 978-2-35838-128-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling and analysis of litterfall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Pitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Bastrup-Birk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasi Rautio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual on methods and criteria for harmonized sampling, assessment, monitoring and analysis of the effects of air pollution on forests : Part XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICP Forests</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-3-926301-03-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaf area index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2008, 978-0-08-045399-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé des forêts et contraintes environnementales : éléments d'interprétation. Les contraintes climatiques. Les contraintes hydriques : leur rôle dans les variations interannuelles de l'état des cimes des chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé des forêts en 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Agriculture, de la Pêche et de l'Alimentation, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du bilan hydrique des peuplements forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance des arbres forestiers et de la qualité des bois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47 (Spécial), ENGREF, 1995, Revue Forestière Française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle pour les forêts et la filière forêt-bois françaises dans l’atténuation du changement climatique ? Une étude des freins et leviers forestiers à l’horizon 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dhôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA); Institut Géographique National (IGN). 2017, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire [i]Plasmopara halstedii[/i] agent responsable de la maladie du mildiou du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Suffert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Delos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis D. Tourvieille de Labrouhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2014, 107 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de risque phytosanitaire Ditylenchus dipsaci sur luzerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Escobar Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Esquibet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gentzbittel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mugniery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2013, 132 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes de lutte alternatives à l'épandage aérien de produits phytosanitaires contre les processionnaires du pin et du chêne en conditions urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence Nationale de Sécurité Sanitaire de l’Alimentation, de l’Environnement et du Travail. 2013, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour les Lethal yellowing type syndromes (LYTS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hostachy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 70 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de risque simplifiée pour Xyllela fastidiosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Reignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2012, 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution a posteriori de la dynamique spatio-temporelle des défoliations de chênes en Moselle (Pays des Etangs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Heydt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Convention DGAL n°E21/08, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner les calculs de flux d'eau et de bilan hydrique à l'échelle du peuplement et formation à la mise en oeuvre d'outils de calculs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ehinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport final convention RMT AFORCE, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérennité de la production de Douglas et changements climatiques : contribution à l’étude des facteurs de vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Behr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de vulnérabilité du douglas face aux aléas climatiques premières avancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective scientifique et technique : effets de la sécheresse et de la canicule 2003 sur les forêts. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Landeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] DGFAR/Ecofor no.61.45.80.11/04, Ministère de l'Agriculture et de la Pêche. 2006, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du déficit hydrique 2003 sur les réserves glucidiques et la survie de hêtres et de chênes (sessiles et pédonculés) soumis à des contraintes biotiques (défoliations) et abiotiques (sécheresse) récurrentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Rapport final du contrat INRA/ONFB5467 et du contrat INRA/DGFAR B5387, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de défoliations tardives sur l'état sanitaire des chênes sessiles et pédonculés. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lhoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépérissement forestier en vallée du Rhin. Etude du bilan hydrique des chênaies de la forêt domaniale de La Harth (Haut-Rhin) et impact des épisodes de sécheresse sur la croissance radiale des chênes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude taxonomique des chênes de la forêt domaniale de La Harth (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peiffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse rétrospective de la croissance radiale des chênes de la Forêt Domaniale de la Harth (Haut-Rhin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer toutes les pistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Delzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 8 : Biomes forêts : filière bois et fibres. Livrable : Forêt Tempérée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Dizengremel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Marçais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’utilisation accrue de biomasse forestière sur les eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne E. Dambrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement hydrique des chênes sessile (Quercus petraea) et pédonculé (Quercus robur) en conditions naturelles; effets des facteurs du milieu et de l'éclaircie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 1994. Français. </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02846282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement hydrique des chênes sessile (Quercus petraea) et pédonculé (Quercus robur) en conditions naturelles ; effets des facteurs du milieu et de l'éclaircie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Henri Poincaré - Nancy 1, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1994NAN10024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01748587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctionnement intégré et dysfonctionnement des écosystèmes feuillus à base de chêne et de hêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02826147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage entre la transpiration des couverts forestiers et les facteurs climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'étude de l'arbre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1994, Clermont-Theix, France. 11 p., 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02845805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forêts françaises doivent se préparer au réchauffement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêts et changement climatique : apports de la recherche sur la vulnérabilité et conséquences pour la gestion de la forêt française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId801"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00FBA474"/>
+    <w:nsid w:val="76E73E05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-breda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4550-5710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084660996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Steil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gaertner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592906v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690288v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01242-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7585" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7615" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bastianelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s-Domenech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09821-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201604v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01066-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Michel Nageleisen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01923-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Bornot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.10.027" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0813-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lavergne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boiffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1448" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203831v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102690v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0220-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0383-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0411-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz Diaz Britez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Meier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1003-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0240-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267925v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643125v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269172v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267921v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004286v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Morisset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr292" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267930v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Raux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267920v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267922v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267918v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001407v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Fiquepron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.11.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B3R5Q8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270203v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.10.024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87KW19FR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642540v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Zein" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marchand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr074" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648442v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzales Cervantes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643497v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0563-9" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/344B221DD820113D6AC58EFA21343F8D48326208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650091v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr118" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004060v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Betsch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.12.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9152FLM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666584v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964492v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Perrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Saugier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653417v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662145v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.003" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0THJMG6P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194996v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669089v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ngao" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008052" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194998v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883444v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194969v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667981v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Janssens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falge" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.12.004" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50HWSQPJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195001v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666193v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.01.017" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-745RPC9N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653483v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656113v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Weitner" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1043" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189260v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192012v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007120035" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657250v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soudani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pontailler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.07.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89BPMHTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belrose" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pauly" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656453v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667194v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006042" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671261v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devillez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005060" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883921v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Devillez" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883917v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670872v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-202" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005055" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681107v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0303-x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682578v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffali-Delerce" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2004.00086.x" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449335v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Aussenac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5081" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674694v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenhunen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-004-0074-3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671622v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677061v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680862v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680126v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092186v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonie Wickman" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022176025379" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449530v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Flot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5195" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669871v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675186v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wickman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672875v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677551v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449525v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Differt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4930" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673749v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bernier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raulier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682166v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/22.17.1201" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680324v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/22.6.413" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682161v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884170v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001160" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669914v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673999v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feuillat" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678880v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feuillat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0016-8025.2001.00733.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679459v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Quentin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigorre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685291v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443397v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5407" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883443v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000158" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443413v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5426" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691308v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696550v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schipfer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691664v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duquesnay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688239v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behr" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geldreich" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684252v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685005v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696307v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Triboulot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauveau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960204" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883072v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Br&#233;da" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689322v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saugier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883043v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883073v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684658v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684795v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710401v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702389v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705518v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444311v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26719" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714261v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882984v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701425v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705778v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705944v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anfodillo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabatti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702582v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882868v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dreyer" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701064v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702233v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882799v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aussenac" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708147v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718918v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Claustres" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229302v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gaertner" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229366v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216426v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229065v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216218v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229106v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216419v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797527v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693215v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209530v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209531v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209527v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209534v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larousse Tony" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209528v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216337v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965267v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209414v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216429v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978439v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Badeau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montpied" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002132v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001589v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209284v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002971v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Galley" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Degr&#233;mont" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743198v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740157v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269170v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269270v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268476v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349176v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267845v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bories" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350695" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267916v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805566v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748559v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350699" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267846v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803175v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753272v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751554v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751302v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813201v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751109v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814868v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817526v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821970v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799913v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817068v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816421v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813012v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192205v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752894v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812094v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821669v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811721v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Valenzuela Nunes" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Zein" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758479v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Barlet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814510v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752961v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756655v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819692v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815362v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751525v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750974v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812518v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818564v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754483v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753080v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Storchi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833470v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanjean" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831220v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832352v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826393v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812125v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joffre" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812110v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826466v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825488v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830005v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830160v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830416v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812166v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826846v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826334v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825966v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826595v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826719v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826452v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826225v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825905v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812144v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830201v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812191v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830071v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829284v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762684v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759090v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771869v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchholtz" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765351v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836713v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766302v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767721v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843007v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834598v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834769v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835116v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777274v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778269v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772232v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772460v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855507v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229439v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229463v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215303v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215185v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001200v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801504v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740158v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chenot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796799v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003067v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799585v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269171v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267879v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808974v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Pichot" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818063v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824199v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821135v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830208v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832682v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clerc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832553v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838067v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847669v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Fauveau" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201561v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunier Louise" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gauquelin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delport" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605196v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becquey" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810233v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3341-darbre-en-art.html" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824926v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758947v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KA11-8611" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831614v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bergonzini" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835119v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209409v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Ukonmaanaho" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Pitman" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Bastrup-Birk" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Rautio" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icp-forests.org/pdf/manual/2020/ICP_Manual_part13_2020_Litterfall_version_2020-1.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581531v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799170v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-103-1.50007-8" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940733v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817833v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815080v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bastrup-Birk" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icp-forests.org/Manual.htm" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818111v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849707v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849773v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823982v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heydt" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817557v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ehinger" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824044v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Geremia" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812993v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827466v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833418v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lhoste" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839880v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840255v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843031v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813484v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818758v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846282v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748587v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10024" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826147v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845805v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803417v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803001v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-breda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4550-5710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084660996" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangqi Zhang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Steil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;antoine Gaertner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Levillain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589922v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Najjar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Macher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kastendeuch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lecomte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chuste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gerard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690288v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Am&#233;glio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baubet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01242-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7585" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201566v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Tallieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chaste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Veuillen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2023.7615" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201602v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petitjean" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bastianelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Durand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740191v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fortin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Andr&#233;s-Domenech" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-022-09821-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201573v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;rard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209549v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel E Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108228" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889520v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Taccoen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Michel Nageleisen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2021.119048" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236882v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cours" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Touffait" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Schmuck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01066-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596873v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Michel Nageleisen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934348v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Thirion" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01923-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197983v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badeau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118071" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118104v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0813-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154568v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoran Bornot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.10.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpz002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739286v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Daux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lavergne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pierre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stievenard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JG004203" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555261v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Boiffin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1448" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360339v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boulard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Asse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.08.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548678v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Kirchen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvaruso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory van Der Heijden" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.12.024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2724-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606878v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102690v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0220-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203831v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peiffer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0383-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102685v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0411-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz Diaz Britez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Meier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1003-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102697v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0240-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268176v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Montpied" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Garbaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2012.11.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q28NLRMP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267925v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267927v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Morisset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Mothe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bock" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr292" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267930v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267923v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Raux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001407v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien J. Fiquepron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267918v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267929v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267922v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964567v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.11.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B3R5Q8R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270203v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dufrene" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2011.10.024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87KW19FR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648442v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela Nunez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Gonzales Cervantes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643523v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642540v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Zein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr074" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650091v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpr118" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648578v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0563-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/344B221DD820113D6AC58EFA21343F8D48326208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004060v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Betsch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.12.008" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9152FLM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666584v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Genet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpp105" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653444v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Valenzuela-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964492v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Perrier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Saugier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andree A. Tuzet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194998v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669089v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Longdoz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ngao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2008052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662145v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.08.003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0THJMG6P-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194996v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653417v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657766v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerric Le Maire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Soudani" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pontailler" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2008.06.005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFD6SCRQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883444v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195001v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666193v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Courty" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Garbaye" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2007.01.017" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-745RPC9N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656113v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Weitner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/27.7.1043" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653483v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667981v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Reichstein" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Janssens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falge" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.12.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50HWSQPJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189260v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barbaroux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2007.09.012" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSXKXC4D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192012v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2007120035" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657250v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Legay" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656446v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouriaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soudani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Pontailler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2006.07.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89BPMHTF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653824v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Belrose" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Pauly" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656453v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginisty" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884012v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Huc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667194v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Huc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006042" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661327v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682718v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loustau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.7.813" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883921v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Devillez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883917v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670872v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671261v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vincke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Granier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Devillez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005060" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681145v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-202" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672453v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005055" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nepveu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0303-x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682578v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raffali-Delerce" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stievenard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0889.2004.00086.x" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449335v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Aussenac" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5081" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669667v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681107v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674694v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Wang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tenhunen" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-004-0074-3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671622v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677061v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680862v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092186v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Poszwa" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonie Wickman" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ferry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1022176025379" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680126v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barbaroux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449530v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Houllier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Flot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5195" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669871v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675186v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poszwa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wickman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ferry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672875v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677551v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roman-Amat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449525v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lebourgeois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janis Differt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Ulrich" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/4930" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682166v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/22.17.1201" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673749v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Bernier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raulier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680324v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/22.6.413" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682161v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669914v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673999v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Feuillat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884170v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001160" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678880v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Feuillat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0016-8025.2001.00733.x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679459v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Quentin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigorre" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685291v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443397v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5407" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883443v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000158" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443413v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/5426" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691308v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696550v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois G&#233;r&#233;mia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schipfer" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691664v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duquesnay" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688239v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Behr" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geldreich" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684252v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685005v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696307v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Triboulot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauveau" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:19960204" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883072v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Br&#233;da" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689322v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Saugier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883043v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883073v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684658v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684795v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444311v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/26719" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714261v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Barataud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moyne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882984v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lu" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702389v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710401v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705518v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701425v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705778v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705944v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anfodillo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabatti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882868v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dreyer" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702582v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701064v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882799v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aussenac" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708147v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702233v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718918v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Claustres" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736502v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nerry" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229302v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Gaertner" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229366v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469684v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216426v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Maurice" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216218v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229065v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216422v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Piedallu" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dallery" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gegout" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229106v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797527v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216419v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03693215v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanchet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Amiotte-Suchet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209534v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larousse Tony" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209531v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209530v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leroy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209527v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209528v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214925v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965267v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216337v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209414v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216429v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie-Annabel Sabatier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978439v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Badeau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Montpied" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03002132v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001589v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743198v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209284v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002971v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Galley" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marchal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Degr&#233;mont" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740157v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Frey-Klett" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269170v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117072v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269270v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268476v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349176v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267916v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267845v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bories" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350695" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805566v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748559v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Piou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2012.6350699" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267846v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799290v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803175v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751109v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814868v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817526v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817068v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754491v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821970v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799913v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique G&#233;rant" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813201v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753272v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751554v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751302v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816421v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813012v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192205v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752894v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799936v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphine Vizoso" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812099v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812094v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821669v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811721v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Valenzuela Nunes" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El-Zein" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758479v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Barlet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814510v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752961v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756655v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819692v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815362v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751525v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812518v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818564v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750974v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754483v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753080v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Storchi" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831220v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832352v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826393v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812125v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Joffre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812110v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833470v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deshayes" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jeanjean" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826466v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825488v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830160v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830416v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831755v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakker" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830005v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812166v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dizengremel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826334v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826846v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761260v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825966v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826595v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826719v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826452v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826225v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825905v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812144v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812191v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830201v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830071v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Epron" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829284v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759090v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762684v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevallier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771869v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Laurent" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boubkraoui" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buchholtz" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765351v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836713v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766302v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834769v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767721v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843007v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834598v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835116v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777274v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778269v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772232v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772460v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855507v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229439v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229463v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215303v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215185v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001200v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003067v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796799v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chenot" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Soussana" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801504v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740158v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799585v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Martel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picart" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lafont" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269171v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Becquey" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267879v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808974v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Pichot" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818063v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821135v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824199v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830208v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832682v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clerc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Willm" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832553v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Francois J. F. Picard" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838067v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847669v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lorraine Fauveau" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03167870v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dhote" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roux" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertand Schmitt" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bailly" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04201561v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brunier Louise" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gauquelin" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delport" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cano" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605196v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Becquey" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810233v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Ronald M. R. Bakker" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3341-darbre-en-art.html" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824926v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03758947v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/KA11-8611" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831614v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bergonzini" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835119v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209409v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liisa Ukonmaanaho" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Pitman" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Bastrup-Birk" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasi Rautio" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icp-forests.org/pdf/manual/2020/ICP_Manual_part13_2020_Litterfall_version_2020-1.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581531v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799170v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-103-1.50007-8" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940733v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mallet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817833v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815080v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bastrup-Birk" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icp-forests.org/Manual.htm" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818111v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849707v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849773v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790472v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dh&#244;te" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastick" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228847v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Suffert" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delos" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grimault" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Tourvieille de Labrouhe" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578869v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Esquibet" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gentzbittel" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mugniery" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578870v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Delorme" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jactel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Martin" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reignault" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577510v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dollet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hostachy" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577495v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Manceau" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legendre" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823982v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heydt" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817557v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ehinger" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824044v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Geremia" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812993v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189219v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Landeau" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827466v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833418v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cael" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lhoste" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839880v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840255v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843031v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798282v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Delzon" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813484v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dizengremel" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Misson" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818758v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerold" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02846282v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748587v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1994NAN10024" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826147v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845805v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803001v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803417v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>