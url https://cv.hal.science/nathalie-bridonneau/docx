--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1559,295 +1559,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Evidence of a Photoinduced Electron Transfer in Diluted “Molybdenum-Copper” Molecular Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+                <w:t xml:space="preserve">N-Heterocyclic carbene-stabilized gold nanoparticles with tunable sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Quatremare</w:t>
+                <w:t xml:space="preserve">L. Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Jürgen von Bardeleben</w:t>
+                <w:t xml:space="preserve">D. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+                <w:t xml:space="preserve">D. Portehault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+                <w:t xml:space="preserve">M. Desage-El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018 (3-4), pp.370-377. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (19), pp.6850 - 6859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201700983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8DT00416A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709670v1</w:t>
+                <w:t xml:space="preserve">hal-01867971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-Heterocyclic carbene-stabilized gold nanoparticles with tunable sizes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bridonneau</w:t>
+                <w:t xml:space="preserve">Direct Evidence of a Photoinduced Electron Transfer in Diluted “Molybdenum-Copper” Molecular Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hippolyte</w:t>
+                <w:t xml:space="preserve">Pierre Quatremare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mercier</w:t>
+                <w:t xml:space="preserve">Hans Jürgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Portehault</w:t>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Desage-El Murr</w:t>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (19), pp.6850 - 6859. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018 (3-4), pp.370-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8DT00416A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201700983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01867971v1</w:t>
+                <w:t xml:space="preserve">hal-01709670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pseudo-Octahedral Cobalt(II) Complex with Bispyrazolylpyridine Ligands Acting as a Zero-Field Single-Molecule Magnet with Easy Axis Anisotropy</w:t>
               </w:r>
@@ -2140,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-M. Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2274,51 +2274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-M. Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2363,984 +2363,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomagnetic molecular and extended network Langmuir–Blodgett films based on cyanide bridged molybdenum–copper complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+                <w:t xml:space="preserve">A new family of hetero-tri-metallic complexes [M(CuTb)]n (n = 1, 2, ∞; M = Co, Cr, Fe): synthesis, structure and tailored single-molecule magnet behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gontard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Long</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Marvaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4ra16915h⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (11), pp.5170-5178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt03757j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925131v1</w:t>
+                <w:t xml:space="preserve">hal-01480758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new family of hetero-tri-metallic complexes [M(CuTb)]n (n = 1, 2, ∞; M = Co, Cr, Fe): synthesis, structure and tailored single-molecule magnet behavior</w:t>
+                <w:t xml:space="preserve">First evidence of light-induced spin transition in molybdenum( iv )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4dt03757j⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (39), pp.8229-8232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cc01714a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480758v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of light-induced spin transition in molybdenum( iv )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Bridonneau</w:t>
+                <w:t xml:space="preserve">First evidence of a light-induced spin transition in a Molybdenum (IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Long</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Pillet</w:t>
+                <w:t xml:space="preserve">Jürgen von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51 (39), pp.8229-8232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cc01714a⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 51, pp.8229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC01714A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03925154v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of a light-induced spin transition in a Molybdenum (IV)</w:t>
+                <w:t xml:space="preserve">Photomagnetic molecular and extended network Langmuir-Blodgett films based on cyanide bridged Molybdenum-Copper complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Cantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pillet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Talham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC01714A⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (22), pp.16696-16701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA16915H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01150666v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomagnetic molecular and extended network Langmuir-Blodgett films based on cyanide bridged Molybdenum-Copper complexes.</w:t>
+                <w:t xml:space="preserve">A new versatile class of hetero-tetra-metallic assemblies: highlighting single-molecule magnet behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jürgen von Bardeleben</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R. Talham</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.16696. </w:t>
+                <w:t xml:space="preserve">Philippe P. Laine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA16915H⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Wolfgang Wernsdorfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Marvaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (82), pp.9476-9478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C3CC45037F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoionic carbenes (MIC), a versatile type of N-heterocyclic carbens (NHC) for the stabilization of gold nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switchable polynuclear Co complexes based on a triphenylene bridging ligand: interplay between redox processes, light and magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ribot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+                <w:t xml:space="preserve">E Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e conférence Or-Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR Or-Nano, May 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">PERMolMat Japan-France Workshop on Photo-Electro-Responsive Molecules &amp; Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468404v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-redox switching in trinuclear Ni(II) and Co(II) complexes, interplay between redox processes, light and magnetism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PDSTM2025 9th Phase Transition and Dynamical Properties of Spin Transition Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redox Multi-Switch in Trinuclear Co(II) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICMM2025 International Conference on Molecular Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redox Multi-Switch in Trinuclear Co(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French-Japanese meeting on “Functional Molecular Materials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">N-Heterocyclic Carbene Boranes: Dual Reagents for the Synthesis of Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Saleh Salem Ba Sowid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3385,168 +3626,293 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Spring 2024 – Next-Generation Surface Functionalization Strategies for Noble-Metal Surfaces and Nanoparticles: From Fundamentals to Applications (COLL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Chemical Society, Apr 2024, New Orleans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesoionic carbenes (MIC), a versatile type of N-heterocyclic carbens (NHC) for the stabilization of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Sadek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Saleh Salem Ba Sowid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e conférence Or-Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR Or-Nano, May 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARCHITECTURES MULTIMÉTALLIQUES FONCTIONNELLES : COMPORTEMENT DE MOLECULE-AIMANT ET PHOTO-MAGNETISME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Pierre et Marie Curie (Paris VI), 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01949615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3693,51 +4059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delaporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10120102" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hippolyte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185135v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01162" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavrinidou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2022.107270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cornia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Mucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Briganti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nava" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100873" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09590" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ait-Mammar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.86" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;venet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709670v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quatremare" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700983" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hippolyte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desage-El Murr" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00416A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rigamonti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sorace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Pinkowicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Forni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt00248c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gontard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00743k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00743K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen von Bardeleben" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Talham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16915h" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marvaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03757j" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925154v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Long" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01714a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01714A" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16915H" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marvaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC45037F" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Saleh Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01949615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Delaporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bridonneau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Suaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202501455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10120102" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Hippolyte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185135v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01162" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03665225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pham" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Mattana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavrinidou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2022.107270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Lemarchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202200166" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cornia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Mucci" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Briganti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Nava" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100873" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent No&#235;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Zrig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.9b09590" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ait-Mammar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2020.86" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menghua Zhao" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Th&#233;venet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01546" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bridonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mattana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. No&#235;l" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01244" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hippolyte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Portehault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Desage-El Murr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT00416A" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709670v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Quatremare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cantin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201700983" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rigamonti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordano Poneti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tesi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sorace" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357860v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Pinkowicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Forni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7dt00248c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-M. Chamoreau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gontard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Bardeleben" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt00743k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346237v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6DT00743K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marvaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03757j" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925154v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Long" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc01714a" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150666v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Long" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen von Bardeleben" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC01714A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114442v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Talham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA16915H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967436v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Laine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wernsdorfer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marvaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CC45037F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595335v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bridonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Delaporte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Colin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lambert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Rivi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595351v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rivi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Saleh Salem Ba Sowid" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01949615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>